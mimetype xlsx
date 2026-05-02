--- v2 (2026-03-08)
+++ v3 (2026-05-02)
@@ -15,74 +15,74 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 08.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 02.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Сопла та інше для фарборозпилювачів</t>
   </si>
   <si>
     <t>STP-600 new</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Верхній бачок алюмінієвий 0,6 л для фарборозпилювачів Air Pro STP-600</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2862,2096 +2862,2034 @@
       <t xml:space="preserve">HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
+    <t>2004/LVLP WB-1.2 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>XP-CAP-SV10</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Star XPSV</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,0 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AM8008 LVLP WB-1.0STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AM8008 HVLP WB-1.0STK new</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: HVLP   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.8, 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AM5008 LVLP WB-1.0STK n</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>HVLP-1200-1.0STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro HVLP-1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>AM5008 HVLP WB -1.0STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>77-P-1.0STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro 77-P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: HP для фарборозпилювача Air Pro 77-P</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HVLP-1200-1.2 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro HVLP-1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-SA102-1.0 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне додаткове сопло для фарборозпилювача бренду Air Pro. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-AG3-1.0 TK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-AG3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
+    </r>
+  </si>
+  <si>
+    <t>106TF-CAP-EVOT08G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Star EVO-T-106TF</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>F1508</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Fachowiec EXPERT HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HP</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AM8008 LVLP WB-0.8STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло для фарборозпилювача. Тип системи: LVLP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-SA102-0.8 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 0,8 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>106TF-CAP-EVOT05G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 0,5 мм для фарборозпилювача Star EVO-T-106TF</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>VC-02PLASTIC</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Віскозиметр для фарби Air Pro VC-02PLASTIC</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вимірювання по DIN4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Інше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вид матеріалу: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Твердий пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
     <t>898/HVLP-P-1,2***********</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 898/HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP  </t>
     </r>
   </si>
   <si>
+    <t>AM5008 LVLP WB -1.2STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>F215H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Fachowiec Professional HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Вид: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Сопло</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип системи: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">1.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>XP-CAP-S13</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>77-P-1.5STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Air Pro 77-P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-SA103-1.5 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA103</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-SA102-1.5 STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
+    </r>
+  </si>
+  <si>
+    <t>HW-SA101-1.5 STK*********</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA101</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Air Pro.</t>
+    </r>
+  </si>
+  <si>
+    <t>F214H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec Professional HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>F511</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>898/HVLP-P-1,4***********</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Air Pro 898/HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>XP-CAP-SV13</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPSV</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+    </r>
+  </si>
+  <si>
+    <t>4F-CAP-132G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star SMV-4F</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
+    </r>
+  </si>
+  <si>
+    <t>106TF-CAP-EVOT12G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-106TF</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Star EVO-T-106TF . </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-  </si>
-[...14 lines deleted...]
-      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,2 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>4F-CAP-EVOT135G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star EVO-T-4F</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.</t>
+    </r>
+  </si>
+  <si>
+    <t>F511н</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Вид: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Сопло</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип системи: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">LVLP</t>
+      <t xml:space="preserve">HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">1.3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AM5008 HVLP WB -1.3STK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>AM2012 HVLP WB-1.3STK new</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <t>XP-CAP-SV12</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPSV</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сопло в комплекті: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,2 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-  </si>
-[...14 lines deleted...]
-      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Star XPSV</t>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>XP-CAP-S12</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPS</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
     </r>
   </si>
   <si>
-    <r>
-[...68 lines deleted...]
-      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+    <t>4F-CAP-122G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star SMV-4F</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
-[...72 lines deleted...]
-      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
+    </r>
+  </si>
+  <si>
+    <t>4F-CAP-EVOT125G</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-4F</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип системи: HVLP   </t>
-[...1360 lines deleted...]
-    <r>
       <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.
 </t>
-    </r>
-[...340 lines deleted...]
-      <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
     </r>
   </si>
   <si>
     <t>F3K</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Фільтр тонкого очищення 1/4&amp;#8243; для фарборозпилювача Air Pro F3K</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Фільтр для фарборозпилювача діаметр різьби зовнішній: 1/4"Кріплення безпосередньо на фарборозпилювачВисока якість очищення</t>
     </r>
@@ -5053,51 +4991,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f-v-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-4c_043.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_lvlp-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0315.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_lvlp-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_1-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_r6_reduktor-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-vertykalnykh-osnovnykh-foto-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90--150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vapftsv-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ukam-sv-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/conector_max-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hw-ns-s_new_132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vaytsus-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kuv-a-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0337.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0338.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15039.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_871hvlp-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_898_hvlp-1-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0548.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15049.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15053.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15055.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f-vf-vfvf--150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15058.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14-150x15059.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18-1-150x15063.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564-150x15064.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15065.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15066.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0567.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15068.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15069.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15070.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15071.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15072.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15073.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_898_hvlp-1-150x15074.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0575.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15076.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15077.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15078.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15079.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15080.webp"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0_2-150x15081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15082.webp"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0583.webp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0584.webp"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15085.webp"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/red1-150x15086.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f-v-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-4c_043.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_lvlp-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0315.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_lvlp-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_1-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_r6_reduktor-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-vertykalnykh-osnovnykh-foto-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90--150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vapftsv-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ukam-sv-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/conector_max-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hw-ns-s_new_132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hp-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vaytsus-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kuv-a-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0337.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_s-770vr_0338.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15039.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_871hvlp-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0547.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15049.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15053.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15055.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f-vf-vfvf--150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14-150x15058.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15059.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18-1-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_898_hvlp-1-150x15063.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15064.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15065.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0566.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15067.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-scaled-1-150x15068.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15069.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15070.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f--150x15071.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15072.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_898_hvlp-1-150x15073.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0574.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15075.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2-150x15076.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15077.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_fachowiec_hvlp-150x15078.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15079.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0_2-150x15080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0581.webp"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_xpsv_0582.webp"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_0-150x15083.webp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_star_evo_t_4f_05-150x15084.webp"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/red1-150x15085.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7608,80 +7546,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7935,54 +7843,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H87" sqref="H87"/>
+      <selection activeCell="H86" sqref="H86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -8540,51 +8448,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>2295</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8929,51 +8837,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>1396</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -9864,51 +9772,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0, 1.2, 1.3, 1.6, 1.8, 2.0, 2.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>1335</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -10277,51 +10185,51 @@
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Редуктор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>261</v>
+        <v>434</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -10453,51 +10361,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>846</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Регулятор тиску (редуктор) 1/4&amp;#8243; з манометром для фарборозпилювачів SP024</t>
           </r>
@@ -11913,51 +11821,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H44" s="2">
-        <v>1438</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="150">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="2"/>
       <c r="D45" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -12133,640 +12041,640 @@
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="150">
       <c r="A47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 898/HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP  </t>
+            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
           </r>
         </is>
       </c>
       <c r="F47" s="2"/>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HVLP</t>
+            <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H47" s="2">
         <v>2225</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="150">
       <c r="A48" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Star XPSV</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
           </r>
         </is>
       </c>
       <c r="F48" s="2"/>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,0 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...34 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H48" s="2">
-        <v>1335</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="150">
       <c r="A49" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="2" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Star XPSV</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+            <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
           </r>
         </is>
       </c>
       <c r="F49" s="2"/>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло в комплекті: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">1,0 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...16 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H49" s="2">
-        <v>4558</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="150">
       <c r="A50" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2" t="s">
         <v>146</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
+            <t xml:space="preserve">Тип системи: HVLP   </t>
           </r>
         </is>
       </c>
       <c r="F50" s="2"/>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LVLP</t>
+            <t xml:space="preserve">HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0</t>
+            <t xml:space="preserve">0.8, 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H50" s="2">
-        <v>1302</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="150">
       <c r="A51" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип системи: HVLP   </t>
+            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
           </r>
         </is>
       </c>
       <c r="F51" s="2"/>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HVLP</t>
+            <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0.8, 1.0</t>
+            <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H51" s="2">
-        <v>1433</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="150">
       <c r="A52" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro HVLP-1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F52" s="2"/>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LVLP</t>
+            <t xml:space="preserve">HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H52" s="2">
-        <v>1396</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="150">
       <c r="A53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="2"/>
       <c r="D53" s="2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro HVLP-1200</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F53" s="2"/>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -12786,1747 +12694,1765 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H53" s="2">
-        <v>2063</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="150">
       <c r="A54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro 77-P</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
+            <t xml:space="preserve">Тип системи: HP для фарборозпилювача Air Pro 77-P</t>
           </r>
         </is>
       </c>
       <c r="F54" s="2"/>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HVLP</t>
+            <t xml:space="preserve">HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H54" s="2">
-        <v>2603</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="150">
       <c r="A55" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="2"/>
       <c r="D55" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro 77-P</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro HVLP-1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип системи: HP для фарборозпилювача Air Pro 77-P</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F55" s="2"/>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HP</t>
+            <t xml:space="preserve">HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0</t>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H55" s="2">
-        <v>1371</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="150">
       <c r="A56" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
+            <t xml:space="preserve">Зміне додаткове сопло для фарборозпилювача бренду Air Pro. </t>
           </r>
         </is>
       </c>
       <c r="F56" s="2"/>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип системи: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H56" s="2">
-        <v>2326</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="150">
       <c r="A57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="2"/>
       <c r="D57" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-AG3</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне додаткове сопло для фарборозпилювача бренду Air Pro. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
           </r>
         </is>
       </c>
       <c r="F57" s="2"/>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H57" s="2">
-        <v>3825</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="150">
       <c r="A58" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для автоматичного фарборозпилювача Air Pro HW-AG3</t>
+            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Star EVO-T-106TF</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
           </r>
         </is>
       </c>
       <c r="F58" s="2"/>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Вид: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0</t>
+            <t xml:space="preserve">0.8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H58" s="2">
-        <v>2318</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="150">
       <c r="A59" s="2" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="2"/>
       <c r="D59" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Star EVO-T-106TF</t>
+            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Fachowiec EXPERT HP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HP</t>
           </r>
         </is>
       </c>
       <c r="F59" s="2"/>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...16 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H59" s="2">
-        <v>3298</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="150">
       <c r="A60" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Fachowiec EXPERT HP</t>
+            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HP</t>
+            <t xml:space="preserve">Сопло для фарборозпилювача. Тип системи: LVLP </t>
           </r>
         </is>
       </c>
       <c r="F60" s="2"/>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HP</t>
+            <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H60" s="2">
-        <v>1857</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="150">
       <c r="A61" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="2"/>
       <c r="D61" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 0,8 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 0,8 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Сопло для фарборозпилювача. Тип системи: LVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro.</t>
           </r>
         </is>
       </c>
       <c r="F61" s="2"/>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип системи: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0.8</t>
+            <t xml:space="preserve">0.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H61" s="2">
-        <v>0</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="150">
       <c r="A62" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 0,8 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+            <t xml:space="preserve">Комплект сопло 0,5 мм для фарборозпилювача Star EVO-T-106TF</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro.</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
           </r>
         </is>
       </c>
       <c r="F62" s="2"/>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Вид: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0.3</t>
+            <t xml:space="preserve">0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H62" s="2">
-        <v>3502</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="150">
       <c r="A63" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C63" s="2"/>
       <c r="D63" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 0,5 мм для фарборозпилювача Star EVO-T-106TF</t>
+            <t xml:space="preserve">Віскозиметр для фарби Air Pro VC-02PLASTIC</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-106TF. </t>
+            <t xml:space="preserve">Вимірювання по DIN4</t>
           </r>
         </is>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло, мм: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">0,5 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Інше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вид матеріалу: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Твердий пластик</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H63" s="2">
-        <v>0</v>
+        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="150">
       <c r="A64" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="2"/>
       <c r="D64" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Віскозиметр для фарби Air Pro VC-02PLASTIC</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 898/HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Вимірювання по DIN4</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP  </t>
           </r>
         </is>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Інше</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Твердий пластик</t>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HVLP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H64" s="2">
-        <v>254</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="150">
       <c r="A65" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="2"/>
       <c r="D65" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro HVLP-1200</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
           </r>
         </is>
       </c>
       <c r="F65" s="2"/>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HVLP</t>
+            <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H65" s="2">
-        <v>3624</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="150">
       <c r="A66" s="2" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-106TF</t>
+            <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Fachowiec Professional HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Star EVO-T-106TF . </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F66" s="2"/>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HVLP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">1,2 мм</t>
+            <t xml:space="preserve">1.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H66" s="2">
-        <v>3298</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="150">
       <c r="A67" s="2" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="2"/>
       <c r="D67" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Fachowiec Professional HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPS</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
           </r>
         </is>
       </c>
       <c r="F67" s="2"/>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...34 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H67" s="2">
-        <v>2957</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="150">
       <c r="A68" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="2"/>
       <c r="D68" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPS</t>
+            <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Air Pro 77-P</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HP </t>
           </r>
         </is>
       </c>
       <c r="F68" s="2"/>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло в комплекті: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">1,3 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.3</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Сопло</t>
+            <t xml:space="preserve">1.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H68" s="2">
-        <v>0</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="150">
       <c r="A69" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="2"/>
       <c r="D69" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,5 мм для фарборозпилювача Air Pro 77-P</t>
+            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA103</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. </t>
           </r>
         </is>
       </c>
       <c r="F69" s="2"/>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип системи: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H69" s="2">
-        <v>2285</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="150">
       <c r="A70" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA103</t>
+            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
           </r>
         </is>
       </c>
       <c r="F70" s="2"/>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H70" s="2">
-        <v>4098</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="150">
       <c r="A71" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="2"/>
       <c r="D71" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA101</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.  </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Air Pro.</t>
           </r>
         </is>
       </c>
       <c r="F71" s="2"/>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H71" s="2">
-        <v>3825</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="150">
       <c r="A72" s="2" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="2" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,5 мм для автоматичного фарборозпилювача Air Pro HW-SA101</t>
+            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec Professional HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Air Pro.</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F72" s="2"/>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HVLP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.5</t>
+            <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H72" s="2">
-        <v>3608</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="150">
       <c r="A73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="2"/>
       <c r="D73" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec Professional HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F73" s="2"/>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -14551,79 +14477,79 @@
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H73" s="2">
         <v>2957</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="150">
       <c r="A74" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="2"/>
       <c r="D74" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Air Pro 898/HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F74" s="2"/>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -14643,181 +14569,179 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H74" s="2">
-        <v>2957</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="150">
       <c r="A75" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="2"/>
       <c r="D75" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,4 мм для фарборозпилювача Air Pro 898/HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPSV</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Air Pro. Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
           </r>
         </is>
       </c>
       <c r="F75" s="2"/>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...39 lines deleted...]
-      </c>
+        </is>
+      </c>
+      <c r="H75" s="2"/>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="150">
       <c r="A76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star XPSV</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star SMV-4F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
           </r>
         </is>
       </c>
       <c r="F76" s="2"/>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,3 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -14836,375 +14760,358 @@
             <t xml:space="preserve">1.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H76" s="2"/>
+      <c r="H76" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="150">
       <c r="A77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="2"/>
       <c r="D77" s="2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star SMV-4F</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-106TF</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду  Star EVO-T-106TF . </t>
           </r>
         </is>
       </c>
       <c r="F77" s="2"/>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,3 мм</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Сопло</t>
+            <t xml:space="preserve">1,2 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H77" s="2">
-        <v>0</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="150">
       <c r="A78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-4F</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star EVO-T-4F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.
-</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.</t>
           </r>
         </is>
       </c>
       <c r="F78" s="2"/>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,2 мм</t>
+            <t xml:space="preserve">1,3 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H78" s="2">
         <v>3633</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="150">
       <c r="A79" s="2" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="2"/>
       <c r="D79" s="2" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Star EVO-T-4F</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F79" s="2"/>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло в комплекті: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">1,3 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...16 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H79" s="2">
-        <v>3633</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="80" spans="1:8" customHeight="1" ht="150">
       <c r="A80" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Fachowiec LEADER HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F80" s="2"/>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -15224,84 +15131,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H80" s="2">
-        <v>2957</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="150">
       <c r="A81" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="2"/>
       <c r="D81" s="2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM5008 HVLP WB</t>
+            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F81" s="2"/>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -15321,260 +15228,278 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H81" s="2">
-        <v>2603</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="150">
       <c r="A82" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="2" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPSV</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача.Тип системи: HVLP </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
           </r>
         </is>
       </c>
       <c r="F82" s="2"/>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,2 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...34 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H82" s="2">
-        <v>2397</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8" customHeight="1" ht="150">
       <c r="A83" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="2"/>
       <c r="D83" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,3 мм для автоматичного фарборозпилювача Air Pro HW-SA102</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPS</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
           </r>
         </is>
       </c>
       <c r="F83" s="2"/>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,2 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...16 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H83" s="2">
-        <v>3825</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="84" spans="1:8" customHeight="1" ht="150">
       <c r="A84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="2"/>
       <c r="D84" s="2" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPSV</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star SMV-4F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
           </r>
         </is>
       </c>
       <c r="F84" s="2"/>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,2 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -15606,72 +15531,73 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="150">
       <c r="A85" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="2"/>
       <c r="D85" s="2" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star XPS</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star EVO-T-4F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star. </t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star EVO-T-4F.
+</t>
           </r>
         </is>
       </c>
       <c r="F85" s="2"/>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,2 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -15691,226 +15617,129 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H85" s="2">
-        <v>4558</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="86" spans="1:8" customHeight="1" ht="150">
       <c r="A86" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="2" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Star SMV-4F</t>
+            <t xml:space="preserve">Фільтр тонкого очищення 1/4&amp;#8243; для фарборозпилювача Air Pro F3K</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача бренду Star SMV-4F.</t>
+            <t xml:space="preserve">Фільтр для фарборозпилювача діаметр різьби зовнішній: 1/4"Кріплення безпосередньо на фарборозпилювачВисока якість очищення</t>
           </r>
         </is>
       </c>
       <c r="F86" s="2"/>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло в комплекті: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Сопло</t>
+            <t xml:space="preserve">Фільтр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H86" s="2">
-        <v>0</v>
-[...77 lines deleted...]
-      <c r="H87" s="2">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>