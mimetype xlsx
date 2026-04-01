--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 15.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 01.04.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмошуруповерти</t>
   </si>
   <si>
     <t>Пістолетного типу</t>
   </si>
   <si>
     <t>SA62101</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шуруповерт пневматичний пістолетного типу Air Pro SA62101</t>
@@ -113,289 +113,447 @@
       <t xml:space="preserve">800 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип патрона: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шестигранник</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Пневмодрилі</t>
+    <t>Пневматичні заклепочники</t>
   </si>
   <si>
-    <t>SA-A58PD</t>
+    <t>Витяжний</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A58PD</t>
+    <t>P866</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Заклепочник пневматичний витяжний P866</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: дриль пістолетного типу, з швидкозажимним патроном 10 мм, обладнаний інноваційним потужним 7-лопастевим пневмодвигуном, має корпус з ударотривкого пластику, легкий та тихий в роботі, зручний для роботи лівою і правою рукою, без вібрації.</t>
+      <t xml:space="preserve">Особливості: витяжний пневматичний заклепувальний пістолет P866 для 4,8 мм та 6,4 мм алюмінієвих або сталевих заклепок, використовується на підприємствах, що працюють з металоконструкціями.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Сфера промисловості: </t>
-[...47 lines deleted...]
-      <t xml:space="preserve">550 л/хв</t>
+      <t xml:space="preserve">Діаметр заклепки: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4,8 / 6,4 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4.8, 6.4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал заклепки: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">алюміній, сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18,5 кН</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина витягу: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">26 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">70 Дб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,0 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Пневмогайковерти</t>
+  </si>
+  <si>
+    <t>SA22205J</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гайковерт пневматичний супер короткий ударний пістолетного типу Air Pro SA22205J</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: ударний пневматичний міні гайковерт SA22205J з накінечником 1/2″, має короткий “носик”, механізм Jumbo Hammer, компактний розмір, регулювання зусилля.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Накінечник: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/2"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Накінечник, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">750 об/хв</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">10 мм</t>
+      <t xml:space="preserve">11 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13 Нм</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">Є</t>
+      <t xml:space="preserve">270 Нм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зусилля, Нм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">менше 3000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,0 бар</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">Композитний</t>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">137 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,92 кг</t>
+      <t xml:space="preserve">0,85 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
@@ -1580,77 +1738,74 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Пневматичні заклепочники</t>
-[...1 lines deleted...]
-  <si>
     <t>Різьбовий</t>
   </si>
   <si>
     <t>SA8958</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Заклепочник пневматичний для різьбових заклепок Air Pro SA8958</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: різьбовий заклепувальний пістолет для заклепок діаметром 10 та 12 мм.</t>
+      <t xml:space="preserve">Особливості: різьбовий заклепувальний пістолет для заклепок діаметром М10 та М12.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Діаметр заклепки: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">М10 / М12 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр різьбової заклепки, мм: </t>
     </r>
     <r>
@@ -1665,290 +1820,153 @@
       </rPr>
       <t xml:space="preserve">М10, М12</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">400 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">160 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
+      <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">208 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1,29 кг</t>
-    </r>
-[...189 lines deleted...]
-      <t xml:space="preserve">2,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Прямолінійні</t>
@@ -2228,178 +2246,217 @@
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">262 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA-A26PD</t>
+    <t>Пневмодрилі</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A26PD</t>
+    <t>SA-A58PD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A58PD</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: дриль пістолетного типу SA-A26PD з швидкозатискним патроном 6,5 мм, оснащений інноваційним і потужним пневмодвигуном, виконаний в корпусі з ударостійкого пластику. Легкий, тихий у роботі, зручний для використання як лівою, так і правою рукою, без вібрації.</t>
+      <t xml:space="preserve">Особливості: дриль пістолетного типу, з швидкозажимним патроном 10 мм, обладнаний інноваційним потужним 7-лопастевим пневмодвигуном, має корпус з ударотривкого пластику, легкий та тихий в роботі, зручний для роботи лівою і правою рукою, без вібрації.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Механозбірка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Свердління та обробка отворів</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280 л/хв</t>
+      <t xml:space="preserve">550 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2900 об/хв</t>
+      <t xml:space="preserve">750 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип патрона: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкозатискний</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір патрона: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,5 мм</t>
+      <t xml:space="preserve">10 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3,5 Нм</t>
+      <t xml:space="preserve">13 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 10</t>
+      <t xml:space="preserve">10 - 20</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Реверс: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Є</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
@@ -2415,152 +2472,134 @@
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Корпус: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Композитний</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Довжина: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,58 кг</t>
+      <t xml:space="preserve">0,92 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Під потайну заклепку, Витяжний</t>
   </si>
   <si>
     <t>C866</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневматичний витяжний заклепочник під потайну заклепку C866</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: витяжний заклепувальний пістолет C866 призначений для роботи з потайними заклепками діаметром 4,8 / 6,4 мм, використовується на підприємствах, що працюють з металоконструкціями.</t>
+      <t xml:space="preserve">Особливості: витяжний заклепувальний пістолет C866 призначений для роботи з потайними заклепками діаметром 4,8 мм і 6,4 мм, використовується на підприємствах, що працюють з металоконструкціями.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Діаметр заклепки: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4,8 / 6,4 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Диаметр вытяжной заклепки, мм: </t>
+      <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4.8, 6.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал заклепки: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -2673,50 +2712,1303 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розміри: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">276x312x134 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA2422-8</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гайковерт пневматичний ударний пістолетного типу з довгим накінечником Air Pro SA2422-8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: ударний гайковерт пістолетного типу з довгим накінечником 1" прекрасно зарекомендував себе на СТО, які обслуговують напіввантажні автомобілі, мікроавтобуси, газелі і т.д., оснащений декількома позиціями потужності, що дозволяє працювати в широкому діапазоні зусиль, потужний ударний, має реверс і регулювання зусилля.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Механозбірка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Монтаж та демонтаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Накінечник: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Накінечник, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">566 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Крутний момент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3390 Нм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зусилля, Нм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3000 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">41 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/2"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Реверс: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Є</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металевий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15,9 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5.1 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">630 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA-A26PD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A26PD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: дриль пістолетного типу SA-A26PD з швидкозатискним патроном 6,5 мм, оснащений інноваційним і потужним пневмодвигуном, виконаний в корпусі з ударостійкого пластику. Легкий, тихий у роботі, зручний для використання як лівою, так і правою рукою, без вібрації.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">280 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2900 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкозатискний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Крутний момент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3,5 Нм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Крутний момент, Нм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">менше 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Реверс: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Є</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">115 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,58 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA62100</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шуруповерт пневматичний пістолетного типу Air Pro SA62100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: шуруповерт пістолетного типу, з шестигранним патроном, корпус з ударотривкого пластику, сучасний ергономічний дизайн, верхній перемикач реверсу, потужний, для великих кріплень.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2100 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шестигранник</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Торцеві</t>
+  </si>
+  <si>
+    <t>SA5586</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">460 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,7 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">340 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Стрічкові</t>
+  </si>
+  <si>
+    <t>SA4545</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Очищення поверхонь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">16 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір абразивної стрічки: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20x520 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір стрічки, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20x520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">373 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">88 Дб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,4 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">370 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ленточные, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Уровень шума: 88 Дб
+Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
     <t>SA5277D</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Дриль пневматичний кутовий міні Air Pro SA5277D</t>
     </r>
     <r>
@@ -2888,1282 +4180,91 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">90 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA62100</t>
+    <t>Підошви та інші аксесуари для шліфмашин</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">Шуруповерт пневматичний пістолетного типу Air Pro SA62100</t>
+    <t>SA4212-831</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Профільна насадка 831 для пневматичної шліфувальної машини Air Pro SA4212</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: шуруповерт пістолетного типу, з шестигранним патроном, корпус з ударотривкого пластику, сучасний ергономічний дизайн, верхній перемикач реверсу, потужний, для великих кріплень.</t>
+      <t xml:space="preserve">Профільна насадка Air Pro SA4212-831</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Швидкість обертання: </t>
-[...1205 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Підошва</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Молотки, зубила</t>
   </si>
   <si>
     <t>SA7601</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Трамбовка міні пневматична ударна Air Pro SA7601</t>
     </r>
     <r>
@@ -4311,97 +4412,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">280 мм</t>
-    </r>
-[...45 lines deleted...]
-      <t xml:space="preserve">Підошва</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA4212-832</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Профільна насадка 832 для пневматичної шліфувальної машини Air Pro SA4212</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -6656,71 +6710,71 @@
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневмопістолет для змащення Air Pro SA9015</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Пневмопістолет для змащення Air Pro SA9015 механичний
 </t>
     </r>
   </si>
   <si/>
   <si>
-    <t>2004/LVLP WB-1.2 STK</t>
+    <t>AM8008 LVLP WB-1.0STK</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
+      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
+      <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Вид: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Сопло</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип системи: </t>
     </r>
     <r>
@@ -6729,51 +6783,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Інші аксесуари</t>
   </si>
   <si>
     <t>SA7320-P04</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Голки для пневматичного молотка Air Pro SA7320</t>
     </r>
     <r>
@@ -8402,106 +8456,50 @@
   <si>
     <t>AM5008 LVLP WB-1.0STK n</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008! Тип системи: LVLP </t>
     </r>
   </si>
   <si>
-    <r>
-[...54 lines deleted...]
-  <si>
     <t>AM8008 HVLP WB-1.0STK new</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Тип системи: HVLP   </t>
     </r>
   </si>
   <si>
     <r>
@@ -8538,148 +8536,124 @@
       <t xml:space="preserve">HVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0.8, 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>AM8008 LVLP WB-1.0STK</t>
+    <t>2004/LVLP WB-1.2 STK</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+      <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
+      <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
     </r>
   </si>
   <si>
-    <t>AM2012 HVLPWB-1.6STK new*</t>
-[...22 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Вид: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Сопло</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип системи: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HVLP</t>
+      <t xml:space="preserve">LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сопло, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.6</t>
+      <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Пневматичні фрезери</t>
   </si>
   <si>
     <t>SA8724</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневматичний фрезер Air Pro SA8724</t>
     </r>
     <r>
@@ -8816,50 +8790,130 @@
       <t xml:space="preserve">1,2 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
+    <t>AM2012 HVLPWB-1.6STK new*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Комплект сопло 1,6 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Вид: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Сопло</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип системи: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HVLP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сопло, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
     <t>AM5008 LVLP WB -1.8STK</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Комплект сопло 1,8 мм для фарборозпилювача Air Pro АМ5008/LVLP</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії 2004 і AM6008!Тип системи: LVLP  </t>
     </r>
   </si>
   <si>
     <r>
@@ -9440,328 +9494,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розміри: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">28x19x30 см</t>
-    </r>
-[...276 lines deleted...]
-      <t xml:space="preserve">21x17x23 см</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA53120M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -11276,51 +11052,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa62101-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-a58pd-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zaklepohcnik_seria_p_2-150x1509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-a26pd_01-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_pneumatic_rivet_gun_c-series_01-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5277d_0113.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa62100_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0115.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22205j_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa7601_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yt-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chs-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iv-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90--150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_r6_reduktor-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xcvawecz-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sbg117_01-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wduikb-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cxvwexcs-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxdwe-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xcvyutise-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/airpro-hw-sa104-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_filters-air_f804-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_filters-air_sbf-500-m-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_bgb135-110_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/spa-08_-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uk-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ke-150x15039.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/my-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok-podgotovki-vozduha_1-2-titan_sfc4000-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yts-1-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_grinder_airpro_st-270cb-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5244m-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18-150x15049.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxcewjnm-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa7108_ac-05r-03-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15053.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15055.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0-150x15058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8724_0159.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/va-150x15063.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_oiler_maslenka-1-2-titan-sl4000-150x15064.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_vap-pp20t-150x15065.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_vap-a20u_01-150x15066.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15067.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15068.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15069.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accessories-rtf6565-14-150x15070.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_cg282axl-150x15071.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applying-adhesive_y815-150x15072.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8723_0173.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pistolet_peskostrujnyj_pnevmaticheskij_airpro_sbg100_gun_01-scaled-1-150x15074.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa62101-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zaklepohcnik_seria_p_2-150x1502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22205j_01-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_017.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-a58pd-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_pneumatic_rivet_gun_c-series_01-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0113.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-a26pd_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa62100_01-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5277d_0118.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yt-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa7601_01-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chs-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iv-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90--150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_r6_reduktor-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xcvawecz-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sbg117_01-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wduikb-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cxvwexcs-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxdwe-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xcvyutise-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/airpro-hw-sa104-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_filters-air_f804-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_filters-air_sbf-500-m-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_bgb135-110_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/spa-08_-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uk-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ke-150x15039.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/my-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok-podgotovki-vozduha_1-2-titan_sfc4000-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yts-1-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_grinder_airpro_st-270cb-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5244m-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18-150x15049.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxcewjnm-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa7108_ac-05r-03-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15053.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15055.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8724_0158.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/am2012hvlpwb-1.6stk_0-150x15059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_soplo_air_pro_lvlp-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hw-sa101-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_soplo_hvlp-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/va-150x15063.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/air-prepare_oiler_maslenka-1-2-titan-sl4000-150x15064.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_vap-pp20t-150x15065.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15066.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15067.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15068.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accessories-rtf6565-14-150x15069.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_cg282axl-150x15070.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applying-adhesive_y815-150x15071.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8723_0172.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pistolet_peskostrujnyj_pnevmaticheskij_airpro_sbg100_gun_01-scaled-1-150x15073.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13471,80 +13247,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -13798,54 +13544,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H75" sqref="H75"/>
+      <selection activeCell="H74" sqref="H74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -13920,907 +13666,797 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шестигранник</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>4656</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
-      <c r="A3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A58PD</t>
+            <t xml:space="preserve">Заклепочник пневматичний витяжний P866</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: дриль пістолетного типу, з швидкозажимним патроном 10 мм, обладнаний інноваційним потужним 7-лопастевим пневмодвигуном, має корпус з ударотривкого пластику, легкий та тихий в роботі, зручний для роботи лівою і правою рукою, без вібрації.</t>
+            <t xml:space="preserve">Особливості: витяжний пневматичний заклепувальний пістолет P866 для 4,8 мм та 6,4 мм алюмінієвих або сталевих заклепок, використовується на підприємствах, що працюють з металоконструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...155 lines deleted...]
-            <t xml:space="preserve">Є</t>
+            <t xml:space="preserve">Діаметр заклепки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4,8 / 6,4 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4.8, 6.4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Матеріал заклепки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">алюміній, сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18,5 кН</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина витягу: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">26 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,0 бар</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Композитний</t>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">70 Дб</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,92 кг</t>
+            <t xml:space="preserve">2,0 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>5347</v>
+        <v>14335</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
+            <t xml:space="preserve">Гайковерт пневматичний супер короткий ударний пістолетного типу Air Pro SA22205J</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
+            <t xml:space="preserve">Особливості: ударний пневматичний міні гайковерт SA22205J з накінечником 1/2″, має короткий “носик”, механізм Jumbo Hammer, компактний розмір, регулювання зусилля.</t>
           </r>
         </is>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
+            <t xml:space="preserve">Накінечник: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/2"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Накінечник, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6000 об/хв</t>
+            <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">10 000 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Крутний момент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">270 Нм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Зусилля, Нм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">менше 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">655 мм</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Применение: Промышленное</t>
+            <t xml:space="preserve">137 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,85 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>8813</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
+            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
           </r>
         </is>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Витрата повітря: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">460 л/хв</t>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 000 об/хв</t>
+            <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">6,3 бар</t>
+            <t xml:space="preserve">до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Діаметр круга: </t>
-[...106 lines deleted...]
-          <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">380 мм</t>
+            <t xml:space="preserve">655 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>13820</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
+            <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">740 л/хв</t>
+            <t xml:space="preserve">460 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7000 об/хв</t>
+            <t xml:space="preserve">12 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -14848,209 +14484,227 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178</t>
+            <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,93 HP</t>
+            <t xml:space="preserve">0,61 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3,18 кг</t>
+            <t xml:space="preserve">2,02 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.1 - 5.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485 мм</t>
+            <t xml:space="preserve">380 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>16152</v>
+        <v>13903</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8544промислова болгарка з подачею води для різання вологим повітрям без кожуха, глибина різання 30 мм. </t>
+            <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">740 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -15097,129 +14751,390 @@
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,63 HP</t>
+            <t xml:space="preserve">0,93 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,18 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.1 - 5.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">485 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>17851</v>
+        <v>16250</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина з самовідводом пилу і діаметром підошви 178 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: SA8544промислова болгарка з подачею води для різання вологим повітрям без кожуха, глибина різання 30 мм. </t>
           </r>
         </is>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="2">
+        <v>17959</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="150">
+      <c r="A9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина з самовідводом пилу і діаметром підошви 178 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -15488,436 +15403,285 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H8" s="2">
-        <v>7715</v>
+      <c r="H9" s="2">
+        <v>7762</v>
       </c>
     </row>
-    <row r="9" spans="1:8" customHeight="1" ht="150">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:8" customHeight="1" ht="150">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="2" t="inlineStr">
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Заклепочник пневматичний для різьбових заклепок Air Pro SA8958</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: різьбовий заклепувальний пістолет для заклепок діаметром 10 та 12 мм.</t>
-[...168 lines deleted...]
-            <t xml:space="preserve">Особливості: витяжний пневматичний заклепувальний пістолет P866 для 4,8 / 6,4 мм алюмінієвих або сталевих заклепок, використовується на підприємствах, що працюють з металоконструкціями.</t>
+            <t xml:space="preserve">Особливості: різьбовий заклепувальний пістолет для заклепок діаметром М10 та М12.</t>
           </r>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Діаметр заклепки: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4,8 / 6,4 мм</t>
-[...71 lines deleted...]
-            <t xml:space="preserve">26 мм</t>
+            <t xml:space="preserve">М10 / М12 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр різьбової заклепки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">М10, М12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">400 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">160 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">70 Дб</t>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">208 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,0 кг</t>
+            <t xml:space="preserve">1,29 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>14249</v>
+        <v>12981</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
@@ -16180,196 +15944,232 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">262 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>8314</v>
+        <v>8364</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A26PD</t>
+            <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A58PD</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: дриль пістолетного типу SA-A26PD з швидкозатискним патроном 6,5 мм, оснащений інноваційним і потужним пневмодвигуном, виконаний в корпусі з ударостійкого пластику. Легкий, тихий у роботі, зручний для використання як лівою, так і правою рукою, без вібрації.</t>
+            <t xml:space="preserve">Особливості: дриль пістолетного типу, з швидкозажимним патроном 10 мм, обладнаний інноваційним потужним 7-лопастевим пневмодвигуном, має корпус з ударотривкого пластику, легкий та тихий в роботі, зручний для роботи лівою і правою рукою, без вібрації.</t>
           </r>
         </is>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Механозбірка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Свердління та обробка отворів</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280 л/хв</t>
+            <t xml:space="preserve">550 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2900 об/хв</t>
+            <t xml:space="preserve">750 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкозатискний</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,5 мм</t>
+            <t xml:space="preserve">10 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3,5 Нм</t>
+            <t xml:space="preserve">13 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 10</t>
+            <t xml:space="preserve">10 - 20</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Реверс: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Є</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
@@ -16385,166 +16185,148 @@
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Композитний</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Довжина: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,58 кг</t>
+            <t xml:space="preserve">0,92 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>5039</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пневматичний витяжний заклепочник під потайну заклепку C866</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: витяжний заклепувальний пістолет C866 призначений для роботи з потайними заклепками діаметром 4,8 / 6,4 мм, використовується на підприємствах, що працюють з металоконструкціями.</t>
+            <t xml:space="preserve">Особливості: витяжний заклепувальний пістолет C866 призначений для роботи з потайними заклепками діаметром 4,8 мм і 6,4 мм, використовується на підприємствах, що працюють з металоконструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Діаметр заклепки: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4,8 / 6,4 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Диаметр вытяжной заклепки, мм: </t>
+            <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4.8, 6.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал заклепки: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -16664,1874 +16446,1892 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">276x312x134 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>12876</v>
+        <v>12954</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний кутовий міні Air Pro SA5277D</t>
+            <t xml:space="preserve">Гайковерт пневматичний ударний пістолетного типу з довгим накінечником Air Pro SA2422-8</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: міні дриль кутовий SA5277D, без патрона, має надійну конструкцію, для важкодоступних місць, легкий.</t>
+            <t xml:space="preserve">Особливості: ударний гайковерт пістолетного типу з довгим накінечником 1" прекрасно зарекомендував себе на СТО, які обслуговують напіввантажні автомобілі, мікроавтобуси, газелі і т.д., оснащений декількома позиціями потужності, що дозволяє працювати в широкому діапазоні зусиль, потужний ударний, має реверс і регулювання зусилля.</t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Свердління та обробка отворів</t>
+            <t xml:space="preserve">Монтаж та демонтаж</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Накінечник: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Накінечник, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">566 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20 000 об/хв</t>
+            <t xml:space="preserve">3000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Крутний момент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3390 Нм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Зусилля, Нм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3000 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">41 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/2"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Реверс: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Немає</t>
-[...53 lines deleted...]
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">Є</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,54 кг</t>
+            <t xml:space="preserve">15,9 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">5.1 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">90 мм</t>
+            <t xml:space="preserve">630 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>4508</v>
+        <v>29622</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шуруповерт пневматичний пістолетного типу Air Pro SA62100</t>
+            <t xml:space="preserve">Дриль пневматичний пістолетного типу Air Pro SA-A26PD</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: шуруповерт пістолетного типу, з шестигранним патроном, корпус з ударотривкого пластику, сучасний ергономічний дизайн, верхній перемикач реверсу, потужний, для великих кріплень.</t>
+            <t xml:space="preserve">Особливості: дриль пістолетного типу SA-A26PD з швидкозатискним патроном 6,5 мм, оснащений інноваційним і потужним пневмодвигуном, виконаний в корпусі з ударостійкого пластику. Легкий, тихий у роботі, зручний для використання як лівою, так і правою рукою, без вібрації.</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2100 об/хв</t>
+            <t xml:space="preserve">2900 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шестигранник</t>
+            <t xml:space="preserve">Швидкозатискний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Крутний момент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,5 Нм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Крутний момент, Нм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">менше 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Реверс: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Є</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">115 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,58 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>3991</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гайковерт пневматичний ударний пістолетного типу з довгим накінечником Air Pro SA2422-8</t>
+            <t xml:space="preserve">Шуруповерт пневматичний пістолетного типу Air Pro SA62100</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: ударний гайковерт пістолетного типу з довгим накінечником 1" прекрасно зарекомендував себе на СТО, які обслуговують напіввантажні автомобілі, мікроавтобуси, газелі і т.д., оснащений декількома позиціями потужності, що дозволяє працювати в широкому діапазоні зусиль, потужний ударний, має реверс і регулювання зусилля.</t>
+            <t xml:space="preserve">Особливості: шуруповерт пістолетного типу, з шестигранним патроном, корпус з ударотривкого пластику, сучасний ергономічний дизайн, верхній перемикач реверсу, потужний, для великих кріплень.</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...88 lines deleted...]
-          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3000 об/хв</t>
-[...215 lines deleted...]
-            <t xml:space="preserve">630 мм</t>
+            <t xml:space="preserve">2100 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шестигранник</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>29444</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гайковерт пневматичний супер короткий ударний пістолетного типу Air Pro SA22205J</t>
+            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: ударний пневматичний міні гайковерт SA22205J з накінечником 1/2″, має короткий “носик”, механізм Jumbo Hammer, компактний розмір, регулювання зусилля.</t>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
           </r>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Накінечник: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">460 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11 000 об/хв</t>
+            <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,2 бар</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,7 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">137 мм</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">340 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>3368</v>
+        <v>11148</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
           </r>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Очищення поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">460 л/хв</t>
+            <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6000 об/хв</t>
+            <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...65 lines deleted...]
-            <t xml:space="preserve">230</t>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,7 кВт</t>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">88 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,8 кг</t>
+            <t xml:space="preserve">1,4 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">340 мм</t>
+            <t xml:space="preserve">370 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневматические</t>
+            <t xml:space="preserve">Ленточные, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Применение: Промышленное</t>
+            <t xml:space="preserve">Уровень шума: 88 Дб
+Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>11082</v>
+        <v>6691</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий міні Air Pro SA5277D</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
+            <t xml:space="preserve">Особливості: міні дриль кутовий SA5277D, без патрона, має надійну конструкцію, для важкодоступних місць, легкий.</t>
           </r>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Металообробка</t>
+            <t xml:space="preserve">Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Очищення поверхонь</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">113 л/хв</t>
+            <t xml:space="preserve">Свердління та обробка отворів</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16 000 об/хв</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Реверс: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Немає</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">20x520</t>
+            <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">373 Вт</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">88 Дб</t>
+            <t xml:space="preserve">298 Вт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4 кг</t>
+            <t xml:space="preserve">0,54 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">370 мм</t>
-[...36 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+            <t xml:space="preserve">90 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>6651</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Трамбовка міні пневматична ударна Air Pro SA7601</t>
+            <t xml:space="preserve">Профільна насадка 831 для пневматичної шліфувальної машини Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: пневматична міні трамбовка ударної дії SA7601 застосовується для робіт з ущільнення формувальних сумішей в ливарному виробництві, а також на скляних і машинобудівних підприємствах при виробництві стержнів і форм самого різного призначення.</t>
+            <t xml:space="preserve">Профільна насадка Air Pro SA4212-831</t>
           </r>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Інструмент: </t>
-[...155 lines deleted...]
-            <t xml:space="preserve">280 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Підошва</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>9845</v>
+        <v>212</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Профільна насадка 831 для пневматичної шліфувальної машини Air Pro SA4212</t>
+            <t xml:space="preserve">Трамбовка міні пневматична ударна Air Pro SA7601</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Профільна насадка Air Pro SA4212-831</t>
+            <t xml:space="preserve">Особливості: пневматична міні трамбовка ударної дії SA7601 застосовується для робіт з ущільнення формувальних сумішей в ливарному виробництві, а також на скляних і машинобудівних підприємствах при виробництві стержнів і форм самого різного призначення.</t>
           </r>
         </is>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Вид: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">Підошва</t>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Трамбовка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Частота ударів: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1500 уд/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Частота ударов, уд/мин: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1000 - 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр поршня: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Хід штоку: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>211</v>
+        <v>9904</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Профільна насадка 832 для пневматичної шліфувальної машини Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Профільна насадка Air Pro SA4212-832</t>
@@ -18540,59 +18340,59 @@
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Підошва</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Профільна насадка 833 для пневматичної шліфувальної машини Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Профільна насадка Air Pro SA4212-833</t>
@@ -18601,59 +18401,59 @@
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Підошва</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Профільна насадка 835 для пневматичної шліфувальної машини Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Профільна насадка Air Pro SA4212-835</t>
@@ -18662,51 +18462,51 @@
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Підошва</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -18777,51 +18577,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>841</v>
+        <v>846</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="150">
       <c r="A26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -18838,59 +18638,59 @@
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Редуктор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Стамеска пневматична пряма Air Pro SA7221F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматична пряма ультралегка стамеска SA7221F.</t>
@@ -19079,51 +18879,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">222 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>3658</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -19202,51 +19002,51 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
         <v>1358</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шабер-шкребок пневматичний Air Pro SA8700K KIT</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Пневматичний шабер-шкребок з ножів в комплекті Air Pro SA8700K KIT
@@ -19328,59 +19128,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Частота рухів: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4000 коливань/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
-        <v>1968</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Трамбовка пневматична ударна Air Pro SA7602</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматична трамбовка ударної дії SA7602 застосовується для робіт з ущільнення формувальних сумішей в ливарному виробництві, а також на скляних і машинобудівних підприємствах при виробництві стержнів і форм самого різного призначення.</t>
@@ -19551,59 +19351,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">370 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>10953</v>
+        <v>11019</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Трамбовка пневматична ударна Air Pro SA7602L</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматична трамбовка ударної дії SA7602L застосовується для робіт з ущільнення формувальних сумішей в ливарному виробництві, а також на скляних і машинобудівних підприємствах при виробництві стержнів і форм самого різного призначення.</t>
@@ -19756,51 +19556,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">880 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>11885</v>
+        <v>11957</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20017,51 +19817,51 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Тип системы: HP
 Тип подачи: Нижняя
 Сменные сопла: 1,5 / 2,0 / 2,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H32" s="2">
-        <v>3124</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="150">
       <c r="A33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20332,51 +20132,51 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Тип системы: LVLP
 Тип подачи: Верхняя
 Сменные сопла: 1,2 / 1,3 / 1,4 / 1,6 / 1,8 / 2,0 / 2,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>4323</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20429,51 +20229,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло в комплекті: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,8 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>17958</v>
+        <v>18066</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20526,51 +20326,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальна температура: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60 С</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>838</v>
+        <v>843</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20624,51 +20424,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальна температура: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>1766</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20721,51 +20521,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Регулятор подачі повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Немає</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -20800,59 +20600,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфувальний блок для пневматичної шліфувальної машини VGL SB-632E</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Для пневматичної шліфувальної машини.</t>
@@ -20879,59 +20679,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір підошви: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">90x150 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H39" s="2">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="150">
       <c r="A40" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфувальний блок для пневматичної шліфувальної машини діаметром 150 мм VGL SB-662</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Для пневматичної шліфувальної машини</t>
@@ -20958,59 +20758,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр диска: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">150 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H40" s="2">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="150">
       <c r="A41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Профільна насадка 830 для пневматичної шліфувальної машини Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Профільна насадка Air Pro SA4212-830 </t>
@@ -21019,51 +20819,51 @@
       </c>
       <c r="F41" s="2"/>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Підошва</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H41" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="150">
       <c r="A42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -21152,127 +20952,127 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H42" s="2">
-        <v>737</v>
+        <v>742</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="150">
       <c r="A43" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пневмопістолет для змащення Air Pro SA9015</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Пневмопістолет для змащення Air Pro SA9015 механичний
 </t>
           </r>
         </is>
       </c>
       <c r="F43" s="2"/>
       <c r="G43" s="2" t="inlineStr">
         <is/>
       </c>
       <c r="H43" s="2">
-        <v>1263</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="150">
       <c r="A44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
+            <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
           </r>
         </is>
       </c>
       <c r="F44" s="2"/>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -21284,59 +21084,59 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H44" s="2">
-        <v>1327</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="150">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C45" s="2"/>
       <c r="D45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -21371,59 +21171,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Голки</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H45" s="2">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="150">
       <c r="A46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Гравер пневматичний VGL SA8708</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: граверна ручка (пневмогравер) SA8708 застосовується для робіт по металу, дереву та камінню.</t>
@@ -21576,51 +21376,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">170 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H46" s="2">
-        <v>2394</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="150">
       <c r="A47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -21745,51 +21545,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">240 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H47" s="2">
-        <v>2010</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="150">
       <c r="A48" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -22076,51 +21876,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">440 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H48" s="2">
-        <v>4822</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="150">
       <c r="A49" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -22486,51 +22286,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H50" s="2">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="150">
       <c r="A51" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -22583,59 +22383,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">35 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H51" s="2">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="150">
       <c r="A52" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зубило пневматичне пряме ультратонке Air Pro SA7209</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматичне пряме ультратонке зубило SA7209 в сталевому корпусі з гумовою рукояткою, має тригер, потужний інструмент, який застосовується в різних галузях промисловості.</t>
@@ -22842,51 +22642,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">700 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H52" s="2">
-        <v>7075</v>
+        <v>7118</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="150">
       <c r="A53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C53" s="2"/>
       <c r="D53" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -22921,51 +22721,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зубило</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H53" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="150">
       <c r="A54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -23115,51 +22915,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H55" s="2">
-        <v>1363</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="150">
       <c r="A56" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -23212,63 +23012,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H56" s="2">
-        <v>1387</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="150">
       <c r="A57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C57" s="2"/>
       <c r="D57" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Тип системи: HVLP   </t>
           </r>
         </is>
       </c>
       <c r="F57" s="2"/>
@@ -23309,84 +23109,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0.8, 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H57" s="2">
-        <v>1424</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="150">
       <c r="A58" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="2" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,0 мм для фарборозпилювача Air Pro АМ8008/LVLP</t>
+            <t xml:space="preserve">Комплект сопло 1,2 мм для фарборозпилювача Air Pro 2004/LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Сопло для фарборозпилювача Тип системи: LVLP  </t>
+            <t xml:space="preserve">Підходить для фарборозпилювачів Air Pro серії AM5008 та AM6008! Тип системи: LVLP </t>
           </r>
         </is>
       </c>
       <c r="F58" s="2"/>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Вид: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Сопло</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -23398,344 +23198,344 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">LVLP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0</t>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H58" s="2">
-        <v>1294</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="150">
       <c r="A59" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>92</v>
+        <v>204</v>
       </c>
       <c r="C59" s="2"/>
       <c r="D59" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Комплект сопло 1,6 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
+            <t xml:space="preserve">Пневматичний фрезер Air Pro SA8724</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
+            <t xml:space="preserve">Фасковий інструмент SA8724 підходить для фрезерування деревини, деревоподібних матеріалів, заготівок з заліза та сплавів і пластмас. 
+</t>
           </r>
         </is>
       </c>
       <c r="F59" s="2"/>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Вид: </t>
-[...47 lines deleted...]
-            <t xml:space="preserve">1.6</t>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">28 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,2 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H59" s="2">
-        <v>1430</v>
+        <v>5816</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="150">
       <c r="A60" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>207</v>
+        <v>92</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневматичний фрезер Air Pro SA8724</t>
+            <t xml:space="preserve">Комплект сопло 1,6 мм для фарборозпилювача Air Pro AM2012 HVLP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Фасковий інструмент SA8724 підходить для фрезерування деревини, деревоподібних матеріалів, заготівок з заліза та сплавів і пластмас. 
-</t>
+            <t xml:space="preserve">Зміне сопло для фарборозпилювача. Тип системи: HVLP </t>
           </r>
         </is>
       </c>
       <c r="F60" s="2"/>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Витрата повітря: </t>
-[...137 lines deleted...]
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Сопло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип системи: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HVLP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H60" s="2">
-        <v>5816</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="150">
       <c r="A61" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C61" s="2"/>
       <c r="D61" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -23788,51 +23588,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H61" s="2">
-        <v>1387</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="150">
       <c r="A62" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -23867,51 +23667,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H62" s="2">
-        <v>2281</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="150">
       <c r="A63" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C63" s="2"/>
       <c r="D63" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -23964,59 +23764,59 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сопло, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0, 1.2, 1.3, 1.6, 1.8, 2.0, 2.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H63" s="2">
-        <v>1327</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="150">
       <c r="A64" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C64" s="2"/>
       <c r="D64" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мʼяка підкладка для підошви пневматичної шліфувальної машини діаметром 125 мм VGL E50820-10</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Мʼяка підкладка під шліфувальній диск. Кількість отворів: 8   </t>
@@ -24043,51 +23843,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр диска: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H64" s="2">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="150">
       <c r="A65" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C65" s="2"/>
       <c r="D65" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -24122,51 +23922,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H65" s="2">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="150">
       <c r="A66" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2" t="s">
         <v>228</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -24417,379 +24217,397 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">28x19x30 см</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H66" s="2">
-        <v>23611</v>
+        <v>23753</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="150">
       <c r="A67" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>227</v>
+        <v>168</v>
       </c>
       <c r="C67" s="2"/>
       <c r="D67" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Мембранна помпа 3/8&amp;#8243; пневматична Air Pro VAP-A15U</t>
+            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: діафрагмова помпа з подачею матеріалу в 36 л/хв має алюмінієвий корпус і UPE мембрану, знайшла своє широке застосування на великих виробництвах будь-якого профілю, де йде безперебійний потік фарбувального матеріалу під тиском на фарбувальний агрегат, а також перекачування різних речовин з цистерн.</t>
+            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F67" s="2"/>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Будівництво, Деревообробка, Транспортування рідин та сумішей</t>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Лакування, Перекачування рідких добрив та пестицидів, Фарбування</t>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200 л/хв</t>
-[...71 lines deleted...]
-            <t xml:space="preserve">500 циклів/хв</t>
+            <t xml:space="preserve">108 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,2-8,3 бар</t>
-[...23 lines deleted...]
-            <t xml:space="preserve">Вхід повітря: </t>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Максимальний розмір фракції: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Алюмінієвий</t>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4,0 кг</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">21x17x23 см</t>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">160 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H67" s="2">
-        <v>10641</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="150">
       <c r="A68" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C68" s="2"/>
       <c r="D68" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F68" s="2"/>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -24801,146 +24619,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 мм</t>
+            <t xml:space="preserve">3 + 6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">108 л/хв</t>
+            <t xml:space="preserve">3+6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18 000 об/хв</t>
+            <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Потужність: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -24968,141 +24750,87 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...52 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H68" s="2">
-        <v>1515</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="150">
       <c r="A69" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="2"/>
       <c r="D69" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F69" s="2"/>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -25114,110 +24842,146 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 + 6 мм</t>
+            <t xml:space="preserve">6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3+6</t>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -25245,1158 +25009,899 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H69" s="2">
-        <v>1575</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="150">
       <c r="A70" s="2" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>168</v>
+        <v>78</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+            <t xml:space="preserve">Насадка з отворами для пневматичної шліфувальної машини діаметром 150 мм VGL F6565-14</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Широкопрофільний диск для шліфувальної машинки. Кількість отворів: 15 </t>
           </r>
         </is>
       </c>
       <c r="F70" s="2"/>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...263 lines deleted...]
-            <t xml:space="preserve">170 мм</t>
+            <t xml:space="preserve">Вид: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Підошва</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр диска: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H70" s="2">
-        <v>1000</v>
+        <v>883</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="150">
       <c r="A71" s="2" t="s">
-        <v>140</v>
+        <v>8</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>82</v>
+        <v>242</v>
       </c>
       <c r="C71" s="2"/>
       <c r="D71" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Насадка з отворами для пневматичної шліфувальної машини діаметром 150 мм VGL F6565-14</t>
+            <t xml:space="preserve">Пістолет для герметика пневматичний Air Pro CG282AXL</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Широкопрофільний диск для шліфувальної машинки. Кількість отворів: 15 </t>
+            <t xml:space="preserve">Особливості: пістолет для герметиків до 800 мл, має алюмінієвий корпус та телескопічний клапан, оснащений регулятором і запобіжним клапаном скидання тиску, в комплекті є насадка, призначений для використання з герметиками в м'якій упаковці. </t>
           </r>
         </is>
       </c>
       <c r="F71" s="2"/>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Вид: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">150 мм</t>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Будівництво</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Герметизація швів</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Мʼяка упаковка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Обʼєм м\&amp;#039;якої упаковки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">800 мл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Обʼєм, мл: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 800 мл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8 кгс/см2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Система Anti Drop: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Немає</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,97 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">620 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H71" s="2">
-        <v>878</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="150">
       <c r="A72" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пістолет для герметика пневматичний Air Pro CG282AXL</t>
+            <t xml:space="preserve">Пістолет для клею пневматичний Air Pro Y815 (1,8 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: пістолет для герметиків до 800 мл, має алюмінієвий корпус та телескопічний клапан, оснащений регулятором і запобіжним клапаном скидання тиску, в комплекті є насадка, призначений для використання з герметиками в м'якій упаковці. </t>
+            <t xml:space="preserve">Пістолет для клею пневматичний Air pro Y815 зручний так не замінний помічник в кожній майстерні.</t>
           </r>
         </is>
       </c>
       <c r="F72" s="2"/>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...173 lines deleted...]
-            <t xml:space="preserve">620 мм</t>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,8 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Змінні сопла: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,5 / 2,0 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 бар.</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H72" s="2">
-        <v>3514</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="150">
       <c r="A73" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>249</v>
+        <v>204</v>
       </c>
       <c r="C73" s="2"/>
       <c r="D73" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пістолет для клею пневматичний Air Pro Y815 (1,8 мм)</t>
+            <t xml:space="preserve">Пневматичний фрезер Air Pro SA8723</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Пістолет для клею пневматичний Air pro Y815 зручний так не замінний помічник в кожній майстерні.</t>
+            <t xml:space="preserve">Пневмоінструмент SA8723 призначений для обробки крайок та підходить для фрезерування деревини, деревоподібних матеріалів, заготівок з заліза та сплавів і пластмас.</t>
           </r>
         </is>
       </c>
       <c r="F73" s="2"/>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сопло, мм: </t>
-[...65 lines deleted...]
-            <t xml:space="preserve">6 бар.</t>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Механозбірка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Свердління та обробка отворів</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">28 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,2 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H73" s="2">
-        <v>3349</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="150">
       <c r="A74" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>207</v>
+        <v>102</v>
       </c>
       <c r="C74" s="2"/>
       <c r="D74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневматичний фрезер Air Pro SA8723</t>
+            <t xml:space="preserve">Пістолет піскоструминний пневматичний Air Pro SBG100-GUN</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Пневмоінструмент SA8723 призначений для обробки крайок та підходить для фрезерування деревини, деревоподібних матеріалів, заготівок з заліза та сплавів і пластмас.</t>
+            <t xml:space="preserve">Особливості: піскоструминний пістолет SBG100-GUN застосовується для зняття іржі, корозії, різних видів нальоту, старих багатошарових лакофарбових покриттів, нагару як на різних підприємствах, так і в побутових цілях.</t>
           </r>
         </is>
       </c>
       <c r="F74" s="2"/>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Механозбірка</t>
+            <t xml:space="preserve">Механозбірка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Свердління та обробка отворів</t>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло в комплекті: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4,0 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сопло, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">113 л/хв</t>
-[...125 lines deleted...]
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">400 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Фракція піску: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 0,3 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H74" s="2">
-        <v>5049</v>
-[...150 lines deleted...]
-        <v>894</v>
+        <v>899</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>