--- v0 (2026-02-20)
+++ v1 (2026-06-06)
@@ -14,147 +14,1121 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 20.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
+    <t>Клепальні молотки</t>
+  </si>
+  <si>
+    <t>AC-1605RF</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1605RF</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> Особливості: бойок/ударна насадка з пласкою головкою 25,4 мм для клепальних молотків ударної дії, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Бойок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
     <t>Аксесуари</t>
   </si>
   <si>
-    <t>AC-1605RF</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1605RF</t>
+    <t>TC-3.6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 3,6 мм для кутового пневмодриля Air Pro TC-3.6</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve"> Особливості: бойок/ударна насадка з пласкою головкою 25,4 мм для клепальних молотків ударної дії, для авіабудування.</t>
+      <t xml:space="preserve">Особливості: TC-3.6 цанга 3,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Інструмент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Бойок</t>
+      <t xml:space="preserve">Цанга</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Швидкознімачі + штуцери (мама/папа)</t>
+  </si>
+  <si>
+    <t>OC30H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 10 мм пневматичний Air Pro OC30H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 10 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-59M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 5,9 мм для кутового пневмодриля Air Pro AC-59M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-59M цанга 5,9 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5.9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>TC-5.1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 5,1 мм для кутового пневмодриля Air Pro TC-5.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: TC-5.1 цанга 5,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-51M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 5,1 мм для кутового пневмодриля Air Pro AC-51M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-51M цанга 5,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>AC-50M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 5 мм для кутового пневмодриля Air Pro AC-50M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-50M цанга 5 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-46M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 4,6 мм для кутового пневмодриля Air Pro AC-46M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-46M цанга 4,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4.6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>TC-4.1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 4,1 мм для кутового пневмодриля Air Pro TC-4.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: TC-4.1 цанга 4,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-41M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 4,1 мм для кутового пневмодриля Air Pro AC-41M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-41M цанга 4,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>AC-36M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 3,6 мм для кутового пневмодриля Air Pro AC-36M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-36M цанга 3,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
   </si>
   <si>
     <t>AC-1606RF</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1606RF</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve"> Особливості: бойок/ударна насадка з пласкою головкою 32 мм для клепальних молотків ударної дії, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>TC-3.1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 3,1 мм для кутового пневмодриля Air Pro TC-3.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: TC-3.1 цанга 3,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-31M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 3,1 мм для кутового пневмодриля Air Pro AC-31M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-31M цанга 3,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>AC-30M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 3 мм для кутового пневмодриля Air Pro AC-30M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-30M цанга 3 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AC-27M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга 2,7 мм для кутового пневмодриля Air Pro AC-27M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: AC-27M цанга 2,7 мм для пневмодрилів кутового типу, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цанга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2.7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA-PC40</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Насадка 4&amp;#8243; С-подібна для прес-заклепочників Air Pro SA-PC40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA-PC40 насадка С-подібна 4" підходить для більшості моделей пневматичних прес-заклепочників серії SA-SC3000, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Насадка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA6643-R</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутова 90° насадка для дрилів Air Pro SA6643-R</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> Особливості: SA6643-R кутова 90° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>SA6645-R</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутова 360° насадка для дрилів Air Pro SA6645-R</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> Особливості: SA6645-R кутова 360° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>SA6644-R</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутова 30° насадка для дрилів Air Pro SA6644-R</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> Особливості: SA6644-R кутова 30° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+    </r>
+  </si>
+  <si>
+    <t>OC40H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 12 мм пневматичний Air Pro OC40H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 12 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -194,51 +1168,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-1605rf-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-1606rf-150x1502.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-1605rf-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_tc-31-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_tc-31-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_tc-31-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-1606rf-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_tc-31-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_ac-27m-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-pc40_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6643_r-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6645_r-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644_r-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15021.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -246,50 +1220,620 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -556,54 +2100,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -666,104 +2210,1607 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Бойок</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1606RF</t>
+            <t xml:space="preserve">Цанга 3,6 мм для кутового пневмодриля Air Pro TC-3.6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve"> Особливості: бойок/ударна насадка з пласкою головкою 32 мм для клепальних молотків ударної дії, для авіабудування.</t>
+            <t xml:space="preserve">Особливості: TC-3.6 цанга 3,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Інструмент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H3" s="2">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="150">
+      <c r="A4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач 10 мм пневматичний Air Pro OC30H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 10 мм</t>
+          </r>
+        </is>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Мама</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Зʼєднувальний елемент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H4" s="2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="150">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 5,9 мм для кутового пневмодриля Air Pro AC-59M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-59M цанга 5,9 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5.9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" customHeight="1" ht="150">
+      <c r="A6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 5,1 мм для кутового пневмодриля Air Pro TC-5.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: TC-5.1 цанга 5,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="150">
+      <c r="A7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 5,1 мм для кутового пневмодриля Air Pro AC-51M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-51M цанга 5,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="150">
+      <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 5 мм для кутового пневмодриля Air Pro AC-50M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-50M цанга 5 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="150">
+      <c r="A9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 4,6 мм для кутового пневмодриля Air Pro AC-46M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-46M цанга 4,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4.6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="150">
+      <c r="A10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 4,1 мм для кутового пневмодриля Air Pro TC-4.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: TC-4.1 цанга 4,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="150">
+      <c r="A11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 4,1 мм для кутового пневмодриля Air Pro AC-41M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-41M цанга 4,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H11" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="150">
+      <c r="A12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 3,6 мм для кутового пневмодриля Air Pro AC-36M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-36M цанга 3,6 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H12" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="150">
+      <c r="A13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1606RF</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: бойок/ударна насадка з пласкою головкою 32 мм для клепальних молотків ударної дії, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Бойок</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H3" s="2">
+      <c r="H13" s="2">
         <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="150">
+      <c r="A14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 3,1 мм для кутового пневмодриля Air Pro TC-3.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: TC-3.1 цанга 3,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="150">
+      <c r="A15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 3,1 мм для кутового пневмодриля Air Pro AC-31M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-31M цанга 3,1 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H15" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="150">
+      <c r="A16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 3 мм для кутового пневмодриля Air Pro AC-30M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-30M цанга 3 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H16" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" customHeight="1" ht="150">
+      <c r="A17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга 2,7 мм для кутового пневмодриля Air Pro AC-27M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: AC-27M цанга 2,7 мм для пневмодрилів кутового типу, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Цанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H17" s="2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" customHeight="1" ht="150">
+      <c r="A18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Насадка 4&amp;#8243; С-подібна для прес-заклепочників Air Pro SA-PC40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA-PC40 насадка С-подібна 4" підходить для більшості моделей пневматичних прес-заклепочників серії SA-SC3000, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Насадка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H18" s="2">
+        <v>7645</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="150">
+      <c r="A19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутова 90° насадка для дрилів Air Pro SA6643-R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: SA6643-R кутова 90° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Насадка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" customHeight="1" ht="150">
+      <c r="A20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутова 360° насадка для дрилів Air Pro SA6645-R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: SA6645-R кутова 360° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Насадка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="150">
+      <c r="A21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутова 30° насадка для дрилів Air Pro SA6644-R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: SA6644-R кутова 30° насадка для пневматичних кутових дрилів, для авіабудування.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Насадка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" customHeight="1" ht="150">
+      <c r="A22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач 12 мм пневматичний Air Pro OC40H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 12 мм</t>
+          </r>
+        </is>
+      </c>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Мама</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Зʼєднувальний елемент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H22" s="2">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>