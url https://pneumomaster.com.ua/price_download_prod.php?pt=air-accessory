--- v1 (2026-06-06)
+++ v2 (2026-08-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 02.08.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Клепальні молотки</t>
   </si>
   <si>
     <t>AC-1605RF</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Бойок для пневматичного молотка Air Pro AC-1605RF</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2281,51 +2281,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>652</v>
+        <v>675</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2397,51 +2397,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Інструмент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2713,51 +2713,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2950,51 +2950,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4.1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3029,51 +3029,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3248,51 +3248,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3327,51 +3327,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3406,51 +3406,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2.7</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3467,51 +3467,51 @@
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Інструмент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Насадка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>7645</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3766,51 +3766,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Інструмент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>