--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -37,118 +37,136 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 07.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневматичні дрилі</t>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
-    <t>SA6643B</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6643B</t>
+    <t>SA61168</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA61168</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: SA6643B дриль кутовий 90° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Особливості: SA61168 дриль кутовий 90° зі спеціальним різьбовим патроном 1/4″-28UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">127 л/хв</t>
+      <t xml:space="preserve">198 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3300 об/хв</t>
+      <t xml:space="preserve">3200 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -176,355 +194,355 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,45 HP</t>
+      <t xml:space="preserve">0,6 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">235 мм</t>
+      <t xml:space="preserve">270 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,65 кг</t>
+      <t xml:space="preserve">0,88 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA6644B</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644B</t>
+    <t>SA6615</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6615</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: SA6644B дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Особливості: SA6615 дриль кутовий 90° для роботи з цангою від 2,4 мм до 5,9 мм, призначений для механоскладальних завдань при авіаційних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">127 л/хв</t>
+      <t xml:space="preserve">99 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3300 об/хв</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">6,2 бар</t>
+      <t xml:space="preserve">3600 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,45 HP</t>
+      <t xml:space="preserve">0,5 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">252 мм</t>
+      <t xml:space="preserve">259 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,66 кг</t>
+      <t xml:space="preserve">0,86 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA6644C</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644C</t>
+    <t>SA6644B</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644B</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: SA6644C дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Особливості: SA6644B дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">127 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4500 об/хв</t>
+      <t xml:space="preserve">3300 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -613,593 +631,611 @@
       <t xml:space="preserve">0,66 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA6649В-HS</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6649В-HS</t>
+    <t>SA6644C</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644C</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: кутовий дриль SA6649В-HS призначений для авіаційних роботах.</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Особливості: SA6644C дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">127 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3600 об/хв</t>
+      <t xml:space="preserve">4500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,5 HP</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61018</t>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">252 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,66 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA6649В-HS</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6649В-HS</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: SA61018 дриль пістолетного типу з 10 мм патроном під ключ , придатний для авіабудування, надійний і ергономічний, високооборотний.</t>
-[...52 lines deleted...]
-      <t xml:space="preserve">118,86 л/хв</t>
+      <t xml:space="preserve">Особливості: кутовий дриль SA6649В-HS призначений для авіаційних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5200 об/хв</t>
-[...53 lines deleted...]
-      <t xml:space="preserve">Немає</t>
+      <t xml:space="preserve">3600 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...91 lines deleted...]
-      <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61131</t>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,5 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Пістолетного типу</t>
+  </si>
+  <si>
+    <t>SA61018</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61018</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: дриль пістолетного типу для авіаційних робіт SA61131, з патроном під ключ 1/4", має гумову ручку, ергономічний корпус для зручної роботи.</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Особливості: SA61018 дриль пістолетного типу з 10 мм патроном під ключ , придатний для авіабудування, надійний і ергономічний, високооборотний.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Дриль</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Деревообробка, Механозбірка</t>
+      <t xml:space="preserve">Механозбірка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Свердління та обробка отворів</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">113 л/хв</t>
+      <t xml:space="preserve">118,86 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21 000 об/хв</t>
+      <t xml:space="preserve">5200 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип патрона: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Під ключ</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір патрона: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,35 мм</t>
+      <t xml:space="preserve">10 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Реверс: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Немає</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Корпус: </t>
-[...11 lines deleted...]
-      <t xml:space="preserve">Металевий</t>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">170 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,84 кг</t>
+      <t xml:space="preserve">1,02 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">160 мм</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Аксесуари</t>
   </si>
   <si>
     <t>SA6644-R</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Кутова 30° насадка для дрилів Air Pro SA6644-R</t>
     </r>
     <r>
@@ -1337,51 +1373,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6643b-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644b-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644b-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6649b_hs-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa61018-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa61131-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644_r-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6645_r-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6643_r-150x1509.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa61168-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6615_03-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644b_03-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644b-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6649b_hs_01-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa61018-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6644_r-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6645_r-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa6643_r-150x1509.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1978,96 +2014,114 @@
     <row r="2" spans="1:8" customHeight="1" ht="150">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6643B</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA61168</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA6643B дриль кутовий 90° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+            <t xml:space="preserve">Особливості: SA61168 дриль кутовий 90° зі спеціальним різьбовим патроном 1/4″-28UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">127 л/хв</t>
+            <t xml:space="preserve">198 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3300 об/хв</t>
+            <t xml:space="preserve">3200 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -2095,87 +2149,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,45 HP</t>
+            <t xml:space="preserve">0,6 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">235 мм</t>
+            <t xml:space="preserve">270 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,65 кг</t>
+            <t xml:space="preserve">0,88 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
@@ -2185,303 +2239,303 @@
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644B</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6615</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA6644B дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+            <t xml:space="preserve">Особливості: SA6615 дриль кутовий 90° для роботи з цангою від 2,4 мм до 5,9 мм, призначений для механоскладальних завдань при авіаційних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">127 л/хв</t>
+            <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3300 об/хв</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">6,2 бар</t>
+            <t xml:space="preserve">3600 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,45 HP</t>
+            <t xml:space="preserve">0,5 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">252 мм</t>
+            <t xml:space="preserve">259 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,66 кг</t>
+            <t xml:space="preserve">0,86 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>19353</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644C</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644B</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA6644C дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
+            <t xml:space="preserve">Особливості: SA6644B дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">127 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4500 об/хв</t>
+            <t xml:space="preserve">3300 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -2599,626 +2653,644 @@
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6649В-HS</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6644C</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: кутовий дриль SA6649В-HS призначений для авіаційних роботах.</t>
+            <t xml:space="preserve">Особливості: SA6644C дриль кутовий 30° зі спеціальним різьбовим патроном 9/32"-40UNF призначений для механоскладальних завдань при авіаційних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">127 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3600 об/хв</t>
+            <t xml:space="preserve">4500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,5 HP</t>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">252 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,66 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61018</t>
+            <t xml:space="preserve">Дриль пневматичний кутовий для авіабудування Air Pro SA6649В-HS</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA61018 дриль пістолетного типу з 10 мм патроном під ключ , придатний для авіабудування, надійний і ергономічний, високооборотний.</t>
+            <t xml:space="preserve">Особливості: кутовий дриль SA6649В-HS призначений для авіаційних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...47 lines deleted...]
-            <t xml:space="preserve">118,86 л/хв</t>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5200 об/хв</t>
-[...53 lines deleted...]
-            <t xml:space="preserve">Немає</t>
+            <t xml:space="preserve">3600 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...71 lines deleted...]
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>14242</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61131</t>
+            <t xml:space="preserve">Дриль пневматичний пістолетного типу для авіабудування Air Pro SA61018</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: дриль пістолетного типу для авіаційних робіт SA61131, з патроном під ключ 1/4", має гумову ручку, ергономічний корпус для зручної роботи.</t>
+            <t xml:space="preserve">Особливості: SA61018 дриль пістолетного типу з 10 мм патроном під ключ , придатний для авіабудування, надійний і ергономічний, високооборотний.</t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Дриль</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Деревообробка, Механозбірка</t>
+            <t xml:space="preserve">Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Свердління та обробка отворів</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">113 л/хв</t>
+            <t xml:space="preserve">118,86 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21 000 об/хв</t>
+            <t xml:space="preserve">5200 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Під ключ</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір патрона: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,35 мм</t>
+            <t xml:space="preserve">10 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Реверс: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Немає</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Корпус: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">Металевий</t>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,84 кг</t>
+            <t xml:space="preserve">1,02 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">160 мм</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>10594</v>
+        <v>14242</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>