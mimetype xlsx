--- v1 (2026-02-26)
+++ v2 (2026-05-04)
@@ -16,74 +16,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 26.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 04.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмогайковерти</t>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
     <t>SA3016</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт 2 в 1 пневматичний кутовий Air Pro SA3016</t>
@@ -106,51 +106,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.8</t>
+      <t xml:space="preserve">3/8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Механозбірка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
@@ -196,87 +196,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">250 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">34 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">до 50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -438,51 +438,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">240 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -492,87 +492,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -770,51 +770,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">113 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -824,87 +824,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">500 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1066,51 +1066,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">156 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -1120,87 +1120,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7100 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">271 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1362,51 +1362,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -1416,87 +1416,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">160 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">88 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1661,51 +1661,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">1/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -1715,87 +1715,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">260 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">27 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">до 50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1996,51 +1996,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">138,7 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2050,87 +2050,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1620 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -2310,51 +2310,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2364,87 +2364,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">610 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -2624,51 +2624,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.4</t>
+      <t xml:space="preserve">3/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">396 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2678,87 +2678,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1630 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -2956,51 +2956,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">140 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -3010,87 +3010,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1350 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -3342,87 +3342,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3390 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3000 і більше</t>
+      <t xml:space="preserve">3001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -3638,123 +3638,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1356 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -4061,50 +4061,232 @@
   <si>
     <t>Пневмоінструмент для зняття заклепок</t>
   </si>
   <si>
     <t>SA8875S</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Розсвердлювач для зняття заклепок з упором-фіксатором пневматичний для авіабудування Air Pro SA8875S</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: пневматичний розсвердлювач для зняття заклепок з упором-фіксатором з діаметром фрези 13 мм для авіаційних робіт.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Розсвердлювач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Механозбірка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Заклепочні роботи, Монтаж та демонтаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,67 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">21 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">124,5 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,0 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">210 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -4144,51 +4326,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/esafsdvbrted-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2207a-scaled-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22165-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2244p-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3308p_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3019_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa22168pm-150x1507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa2204-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2314p-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2209p-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0111.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22107q-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y-150x15014.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/esafsdvbrted-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2207a-scaled-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22165-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2244p-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3308p_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3019_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa22168pm-150x1507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa2204-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2314p-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2209p-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0111.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22107q-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8875s_01-150x15014.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4980,51 +5162,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.8</t>
+            <t xml:space="preserve">3/8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
@@ -5070,87 +5252,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">34 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -5222,51 +5404,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">168 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>3731</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5331,51 +5513,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">240 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -5385,87 +5567,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -5573,51 +5755,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">300 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>19863</v>
+        <v>19982</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5682,51 +5864,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -5736,87 +5918,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -5888,51 +6070,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>9146</v>
+        <v>9201</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5997,51 +6179,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">156 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -6051,87 +6233,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7100 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">271 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -6203,51 +6385,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">340 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>13302</v>
+        <v>13382</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6312,51 +6494,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -6366,87 +6548,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">160 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">88 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -6518,51 +6700,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>4190</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6627,51 +6809,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -6681,87 +6863,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -6851,51 +7033,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">130 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>4985</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6978,51 +7160,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">138,7 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -7032,87 +7214,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1620 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -7202,51 +7384,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>9619</v>
+        <v>9677</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7311,51 +7493,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -7365,87 +7547,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">610 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -7535,51 +7717,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>6984</v>
+        <v>7026</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7644,51 +7826,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.4</t>
+            <t xml:space="preserve">3/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">396 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -7698,87 +7880,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1630 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -7886,51 +8068,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">225 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>28488</v>
+        <v>28660</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7995,51 +8177,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">140 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -8049,87 +8231,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1350 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -8237,51 +8419,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">193 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>9929</v>
+        <v>9989</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8400,87 +8582,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3390 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3000 і більше</t>
+            <t xml:space="preserve">3001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -8606,51 +8788,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">630 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>29444</v>
+        <v>49370</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8715,123 +8897,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1356 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -8921,51 +9103,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>10864</v>
+        <v>10929</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9128,93 +9310,111 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">210 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>12194</v>
+        <v>12267</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Розсвердлювач для зняття заклепок з упором-фіксатором пневматичний для авіабудування Air Pro SA8875S</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматичний розсвердлювач для зняття заклепок з упором-фіксатором з діаметром фрези 13 мм для авіаційних робіт.</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Розсвердлювач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка, Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -9335,51 +9535,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">210 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>13916</v>
+        <v>14000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>