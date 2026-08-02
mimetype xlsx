--- v2 (2026-05-04)
+++ v3 (2026-08-02)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 04.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 01.08.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмогайковерти</t>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
     <t>SA3016</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт 2 в 1 пневматичний кутовий Air Pro SA3016</t>
@@ -4326,51 +4326,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/esafsdvbrted-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2207a-scaled-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22165-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2244p-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3308p_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3019_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa22168pm-150x1507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa2204-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2314p-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2209p-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0111.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22107q-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8875s_01-150x15014.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/esafsdvbrted-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2207a-scaled-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22165-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2244p-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3308p_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa3019_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa22168pm-150x1507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa2204-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2314p-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2209p-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa2422-8_0111.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa22107q-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8875s_03-150x15014.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5404,51 +5404,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">168 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>3753</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5755,51 +5755,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">300 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>19982</v>
+        <v>20700</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6070,51 +6070,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>9201</v>
+        <v>9531</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6385,51 +6385,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">340 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>13382</v>
+        <v>13863</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6700,51 +6700,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>4215</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7033,51 +7033,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">130 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>5015</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7384,51 +7384,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>9677</v>
+        <v>10025</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7717,51 +7717,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>7026</v>
+        <v>7278</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8068,51 +8068,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">225 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>28660</v>
+        <v>29689</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8419,51 +8419,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">193 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>9989</v>
+        <v>10347</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8788,51 +8788,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">630 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>49370</v>
+        <v>51143</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9103,51 +9103,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>10929</v>
+        <v>11322</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9310,51 +9310,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">210 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>12267</v>
+        <v>12708</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9535,51 +9535,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">210 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>14000</v>
+        <v>14503</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>