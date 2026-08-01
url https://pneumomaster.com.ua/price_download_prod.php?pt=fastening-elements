--- v0 (2026-02-20)
+++ v1 (2026-08-01)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 20.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 01.08.2026р.</t>
   </si>
   <si>
     <t>EZ-Fasten</t>
   </si>
   <si>
     <t>Кріпильні Інструменти</t>
   </si>
   <si>
     <t>Каркасний</t>
   </si>
   <si>
     <t>90/25 AC</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневмопістолет скобозабивний каркасний EZ-Fasten 90/25 AC</t>
@@ -110,51 +110,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">E</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -280,51 +280,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">E</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16-40 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -468,51 +468,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -638,51 +638,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16-40 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -829,51 +829,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12-30 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1035,51 +1035,51 @@
       </rPr>
       <t xml:space="preserve">Скоба</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WN</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9-15 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ширина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1165,51 +1165,51 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розміри: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">300,5x82x282,5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Пневмомастер</t>
   </si>
   <si>
-    <t>Цвяховбивний</t>
+    <t>Цвяхозабивний</t>
   </si>
   <si>
     <t>MCN55</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневмопістолет цвяхозабивний MCN55</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: призначений для збірки палет, дерев'яної тари, дерев'яних піддонів, робіт з стелями та стінами, виготовлення огорож, будівельних робіт, обшивки, обробки, облицювання, зовнішніх робіт.</t>
     </r>
   </si>
@@ -1265,51 +1265,51 @@
       </rPr>
       <t xml:space="preserve">Цвях</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CNW</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">25-55 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр стержня: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1471,51 +1471,51 @@
       </rPr>
       <t xml:space="preserve">Цвях</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CNW</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">50-83 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр стержня: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1677,51 +1677,51 @@
       </rPr>
       <t xml:space="preserve">Цвях</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CNF</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">25-57 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр стержня: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1798,50 +1798,310 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розміри: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">302x132x285 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>7f-CNW-90</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Пневмопістолет цвяхозабивний Prebena 7F-CNW90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування:  призначений для виготовлення ящиків, палет, збірки каркасів, а також для виготовлення обрешітки, крокв.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">R1FFGPzKyZ0?rel=0, vQnn-XX5Hig?rel=0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Деревообробка, Будівництво</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Виготовлення палет, Виготовлення тари, Кріплення елементів, Монтаж та демонтаж, Ремонтні роботи, Будівництво дерев'яних будинків</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип кріплення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Цвях</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип елемента кріплення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">CNW</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина кріплення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">45-90 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр стержня: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,5-3,1 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Диаметр головки: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">7,4 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ємність магазину: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">200-300 цвяхів</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5-7 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3,0 л/цвях</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розміри: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">386x142x369 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Штифтозабивний</t>
   </si>
   <si>
     <t>F18/32VM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пневмопістолет штифтозабивний EZ-Fasten F18/32VM</t>
     </r>
     <r>
@@ -1868,51 +2128,51 @@
       </rPr>
       <t xml:space="preserve">Штифт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-32 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Проволока: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -2056,51 +2316,51 @@
       </rPr>
       <t xml:space="preserve">Штифт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ST, T</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18-64 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Проволока: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -2280,51 +2540,51 @@
       </rPr>
       <t xml:space="preserve">Штифт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16-50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Проволока: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -2493,51 +2753,51 @@
       </rPr>
       <t xml:space="preserve">Штифт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип елемента кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Висота: </t>
+      <t xml:space="preserve">Довжина кріплення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16-50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Проволока: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -2823,51 +3083,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sdvvsbdfbsdfb-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iachtstner-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smtsuo-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxcasjyuktcsddaw-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/schmenokuuktssv-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Prebena_5C-WN15SNS-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12yts-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tftsivvas-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mshdtsuk-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/EZ-Fasten_F1832VM-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_2-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cvdxberw-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_prebena_2p-j50sds_se_02-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcxvweykjmut-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_at-5-fg-k-150x15015.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sdvvsbdfbsdfb-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iachtstner-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smtsuo-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zxcasjyuktcsddaw-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/schmenokuuktssv-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Prebena_5C-WN15SNS-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12yts-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tftsivvas-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mshdtsuk-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ypnrka3-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/EZ-Fasten_F1832VM-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_2-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cvdxberw-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_prebena_2p-j50sds_se_02-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcxvweykjmut-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_at-5-fg-k-150x15016.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3278,50 +3538,80 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3575,54 +3865,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3695,51 +3985,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10-25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -3805,51 +4095,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250x58x185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>5742</v>
+        <v>5984</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3884,51 +4174,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16-40 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -4012,51 +4302,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">317x72x258 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>9977</v>
+        <v>10397</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4091,51 +4381,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10-25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -4201,51 +4491,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250x58x185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>6984</v>
+        <v>7278</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4280,51 +4570,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16-40 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -4390,51 +4680,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,78 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>12221</v>
+        <v>12736</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4487,51 +4777,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12-30 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -4615,51 +4905,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">235х57,5х222 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>11816</v>
+        <v>12012</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4712,51 +5002,51 @@
             </rPr>
             <t xml:space="preserve">Скоба</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WN</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9-15 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ширина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -4840,51 +5130,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">300,5x82x282,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>40792</v>
+        <v>10905</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4955,51 +5245,51 @@
             </rPr>
             <t xml:space="preserve">Цвях</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CNW</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">25-55 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр стержня: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5065,51 +5355,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">335x130x295 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>9358</v>
+        <v>9752</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5180,51 +5470,51 @@
             </rPr>
             <t xml:space="preserve">Цвях</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CNW</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">50-83 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр стержня: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5272,51 +5562,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>12716</v>
+        <v>13252</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -5405,51 +5695,51 @@
             </rPr>
             <t xml:space="preserve">Цвях</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CNF</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">25-57 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр стержня: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5533,744 +5823,761 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">302x132x285 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>24143</v>
+        <v>24544</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневмопістолет штифтозабивний EZ-Fasten F18/32VM</t>
+            <t xml:space="preserve">Пневмопістолет цвяхозабивний Prebena 7F-CNW90</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: призначений для робіт в промисловому та домашньому будівництві, при ремонті, обробці.</t>
+            <t xml:space="preserve">Застосування:  призначений для виготовлення ящиків, палет, збірки каркасів, а також для виготовлення обрешітки, крокв.</t>
           </r>
         </is>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">R1FFGPzKyZ0?rel=0, vQnn-XX5Hig?rel=0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Будівництво</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Виготовлення палет, Виготовлення тари, Кріплення елементів, Монтаж та демонтаж, Ремонтні роботи, Будівництво дерев'яних будинків</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Тип кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штифт</t>
+            <t xml:space="preserve">Цвях</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1,05х1,25 мм</t>
+            <t xml:space="preserve">CNW</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">45-90 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр стержня: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,5-3,1 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Диаметр головки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7,4 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ємність магазину: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">200-300 цвяхів</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4-6 бар</t>
+            <t xml:space="preserve">5-7 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,7 л/штифт</t>
+            <t xml:space="preserve">3,0 л/цвях</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,0 кг</t>
+            <t xml:space="preserve">3,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255x62x205 мм</t>
+            <t xml:space="preserve">386x142x369 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>6111</v>
+        <v>25792</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневмопістолет штифтозабивний EZ-Fasten TN64</t>
+            <t xml:space="preserve">Пневмопістолет штифтозабивний EZ-Fasten F18/32VM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: призначений для кріплення фанери до стяжки.</t>
+            <t xml:space="preserve">Застосування: призначений для робіт в промисловому та домашньому будівництві, при ремонті, обробці.</t>
           </r>
         </is>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Тип кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST, T</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">18-64 мм</t>
+            <t xml:space="preserve">J</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10-32 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Проволока: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,2х2,5 мм</t>
+            <t xml:space="preserve">1,05х1,25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5-7 бар</t>
+            <t xml:space="preserve">4-6 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3,0 л/штифт</t>
+            <t xml:space="preserve">0,7 л/штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,8 кг</t>
+            <t xml:space="preserve">1,0 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">310x95x310 мм</t>
+            <t xml:space="preserve">255x62x205 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>14770</v>
+        <v>6368</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2P-J50SDS</t>
+            <t xml:space="preserve">Пневмопістолет штифтозабивний EZ-Fasten TN64</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування:  призначений для промислового та домашнього будівництва, ремонту, різної обробки.</t>
+            <t xml:space="preserve">Застосування: призначений для кріплення фанери до стяжки.</t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G-JcXkNx42U</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Виготовлення тари, Виробництво вікон та дверей, Встановлення вікон та дверей, Кріплення елементів</t>
+            <t xml:space="preserve">KdzfDw5U1tg</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">16-50 мм</t>
+            <t xml:space="preserve">ST, T</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18-64 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Проволока: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,05х1,25 мм</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">2 мм</t>
+            <t xml:space="preserve">2,2х2,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4-7 бар</t>
+            <t xml:space="preserve">5-7 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,7 л/штифт</t>
+            <t xml:space="preserve">3,0 л/штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,25 кг</t>
+            <t xml:space="preserve">2,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">235х57,5х232 мм</t>
+            <t xml:space="preserve">310x95x310 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>10230</v>
+        <v>15393</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2P-J50SDS-SE в кейсі та з J-Box</t>
+            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2P-J50SDS</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Спеціальна пропозиція присвячена 65 річчю Prebena! 
-Застосування:  призначений для промислового та домашнього будівництва, ремонту, різної обробки.</t>
+            <t xml:space="preserve">Застосування:  призначений для промислового та домашнього будівництва, ремонту, різної обробки.</t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G-JcXkNx42U</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6324,51 +6631,51 @@
             </rPr>
             <t xml:space="preserve">Штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16-50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Проволока: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -6452,130 +6759,185 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">235х57,5х232 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>13299</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2XR-J50</t>
+            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2P-J50SDS-SE в кейсі та з J-Box</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування:  призначений для оббивки, кріплення ізоляції, робіт з килимовим покриттям, папером, скріплення картинних рам тощо.</t>
+            <t xml:space="preserve">Спеціальна пропозиція присвячена 65 річчю Prebena! 
+Застосування:  призначений для промислового та домашнього будівництва, ремонту, різної обробки.</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G-JcXkNx42U</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Будівництво, Деревообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Виготовлення тари, Виробництво вікон та дверей, Встановлення вікон та дверей, Кріплення елементів</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Тип кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип елемента кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Висота: </t>
+            <t xml:space="preserve">Довжина кріплення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16-50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Проволока: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -6615,136 +6977,343 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4-7 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,6 л/штифт</t>
+            <t xml:space="preserve">0,7 л/штифт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,3 кг</t>
+            <t xml:space="preserve">1,25 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розміри: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245х56х244 мм</t>
+            <t xml:space="preserve">235х57,5х232 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>4220</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>56</v>
-      </c>
-[...5 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Бак нагнітальний пневматичний (клейова система) Air Pro AT-5 (FG) K</t>
+            <t xml:space="preserve">Пневмопістолет штифтозабивний Prebena 2XR-J50</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Бак нагнітальний пневматичний Air Pro AT-5 (FG) K для застосування клейових систем 
-</t>
+            <t xml:space="preserve">Застосування:  призначений для оббивки, кріплення ізоляції, робіт з килимовим покриттям, папером, скріплення картинних рам тощо.</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Штифт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип елемента кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина кріплення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16-50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Проволока: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,05х1,25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ширина головки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-7 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,6 л/штифт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,3 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розміри: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">245х56х244 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H16" s="2">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" customHeight="1" ht="150">
+      <c r="A17" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Бак нагнітальний пневматичний (клейова система) Air Pro AT-5 (FG) K</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Бак нагнітальний пневматичний Air Pro AT-5 (FG) K для застосування клейових систем 
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Емкость бака, л: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал бака: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -6792,52 +7361,52 @@
             <t xml:space="preserve">5,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20-30 л./хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H16" s="2">
-        <v>17133</v>
+      <c r="H17" s="2">
+        <v>17855</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>