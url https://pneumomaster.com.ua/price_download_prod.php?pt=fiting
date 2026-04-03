--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -38,57 +38,57 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 17.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 03.04.2026р.</t>
   </si>
   <si>
     <t>Fachowiec</t>
   </si>
   <si>
-    <t>Муфти з'єднувальні (фітінги)</t>
+    <t>Каталог товарів</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Заглушка 1/2zz Fachowiec 2016</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
@@ -4412,51 +4412,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4492,51 +4492,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4650,51 +4650,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4730,51 +4730,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4810,51 +4810,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4890,51 +4890,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5049,51 +5049,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5128,51 +5128,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5207,51 +5207,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5287,51 +5287,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5367,51 +5367,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5447,51 +5447,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5527,51 +5527,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5607,51 +5607,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5687,51 +5687,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5767,51 +5767,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5847,51 +5847,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5927,51 +5927,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6007,51 +6007,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6087,51 +6087,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6166,51 +6166,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6325,51 +6325,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6404,51 +6404,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2">
         <v>2017</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6483,51 +6483,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2">
         <v>2015</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6562,51 +6562,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6641,51 +6641,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6720,51 +6720,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6878,51 +6878,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6957,51 +6957,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7036,51 +7036,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7115,51 +7115,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7195,51 +7195,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7275,51 +7275,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7355,51 +7355,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H39" s="2">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="150">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7513,51 +7513,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H41" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="150">
       <c r="A42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7673,51 +7673,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H43" s="2">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="150">
       <c r="A44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7753,51 +7753,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H44" s="2">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="150">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="2"/>
       <c r="D45" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7832,51 +7832,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H45" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="150">
       <c r="A46" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7912,51 +7912,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H46" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="150">
       <c r="A47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7992,51 +7992,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H47" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="150">
       <c r="A48" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8072,51 +8072,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H48" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="150">
       <c r="A49" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8151,51 +8151,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H49" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>