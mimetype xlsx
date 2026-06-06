--- v1 (2026-04-03)
+++ v2 (2026-06-06)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 03.04.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
   </si>
   <si>
     <t>Fachowiec</t>
   </si>
   <si>
     <t>Каталог товарів</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Заглушка 1/2zz Fachowiec 2016</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>