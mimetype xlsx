--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -15,74 +15,74 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.07.2026р.</t>
   </si>
   <si>
     <t>Fachowiec</t>
   </si>
   <si>
     <t>Каталог товарів</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Заглушка 1/2zz Fachowiec 2016</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
@@ -1410,64 +1410,64 @@
       <t xml:space="preserve">Внутрішня, Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>RW1438</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RW 1438</t>
+    <t>RED9</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RED9</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/4"
 Різьба (внутрішня): 3/8"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Внутрішня</t>
@@ -2022,72 +2022,110 @@
       <t xml:space="preserve">Внутрішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.2, 1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>RED9</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RED9</t>
+    <t>RW1814</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Фітинг перехідник 1/4w-1/8w Fachowiec RW1814</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/4"
-Різьба (внутрішня): 3/8"</t>
+Різьба (внутрішня): 1/8"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Внутрішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.4, 1.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>RW1214</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Фітинг перехідник 1/2w-1/4w Fachowiec RW 1214</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/2"
 Різьба (внутрішня): 1/4"</t>
@@ -2377,113 +2415,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.2, 3.8</t>
-    </r>
-[...61 lines deleted...]
-      <t xml:space="preserve">1.4, 1.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Z38Z</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Фітинг перехідник 3/8z-3/8z Fachowiec Z38Z</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -2550,51 +2525,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_1_1_1-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_2-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_1_1_1_2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm-3818-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014_zaglushka-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1-150x15030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1_1-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1_1_1-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15037.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15048.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_1_1_1-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_2-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1_1_1_1_1_1_1_1_2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm-3818-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1_1-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014_zaglushka-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_zaglushka-1-4zz-fachowiec-2014-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1-150x15030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1_1-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mufa_1_1_1_1_1-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15037.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_fiting-perehodnik-1-2w-1-4w-fachowiec-red8-1-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1_1-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_13__1-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rm1814-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_rz-12-2-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_fiting_nypel12-150x15047.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3965,80 +3940,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4292,54 +4237,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H49" sqref="H49"/>
+      <selection activeCell="H48" sqref="H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4412,51 +4357,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4492,51 +4437,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4571,51 +4516,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4650,51 +4595,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4730,51 +4675,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4810,51 +4755,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4890,51 +4835,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4970,51 +4915,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5049,51 +4994,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5128,51 +5073,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>403</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5207,51 +5152,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5287,51 +5232,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5367,51 +5312,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5447,51 +5392,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>436</v>
+        <v>452</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5527,51 +5472,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>403</v>
+        <v>417</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5607,51 +5552,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>335</v>
+        <v>347</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5687,51 +5632,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>368</v>
+        <v>381</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5767,51 +5712,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>235</v>
+        <v>244</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5847,51 +5792,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5927,51 +5872,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6007,51 +5952,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6087,51 +6032,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6166,77 +6111,77 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RW 1438</t>
+            <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RED9</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 1/4"
 Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -6246,51 +6191,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>128</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="150">
       <c r="A26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2">
         <v>2014</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6325,51 +6270,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6404,51 +6349,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>458</v>
+        <v>474</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2">
         <v>2017</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6483,51 +6428,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>235</v>
+        <v>244</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2">
         <v>2015</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6562,51 +6507,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6641,51 +6586,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6720,51 +6665,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6799,51 +6744,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H32" s="2">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="150">
       <c r="A33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6878,51 +6823,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>469</v>
+        <v>486</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6957,51 +6902,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>321</v>
+        <v>333</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7036,51 +6981,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7115,51 +7060,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7195,143 +7140,143 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Фітинг перехідник 1/4w-3/8w Fachowiec RED9</t>
+            <t xml:space="preserve">Фітинг перехідник 1/4w-1/8w Fachowiec RW1814</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 1/4"
-Різьба (внутрішня): 3/8"</t>
+Різьба (внутрішня): 1/8"</t>
           </r>
         </is>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4, 3.8</t>
+            <t xml:space="preserve">1.4, 1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>69</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2w-1/4w Fachowiec RW 1214</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 1/2"
 Різьба (внутрішня): 1/4"</t>
           </r>
         </is>
       </c>
@@ -7355,63 +7300,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H39" s="2">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="150">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-1/2z Fachowiec NYPEL12</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F40" s="2"/>
@@ -7434,63 +7379,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H40" s="2">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="150">
       <c r="A41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-1/4w Fachowiec RM 1214</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"Різьба (внутрішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F41" s="2"/>
@@ -7513,63 +7458,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H41" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="150">
       <c r="A42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-1/4z Fachowiec RZ 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"
 Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
@@ -7593,63 +7538,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H42" s="2">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="150">
       <c r="A43" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-1/4z Fachowiec RZ 1412</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"
 Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
@@ -7673,63 +7618,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H43" s="2">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="150">
       <c r="A44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-3/4z Fachowiec RZ 34</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"
 Різьба (зовнішня): 3/4"</t>
           </r>
         </is>
       </c>
@@ -7753,63 +7698,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H44" s="2">
-        <v>302</v>
+        <v>313</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="150">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="2"/>
       <c r="D45" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-3/8w Fachowiec RED7</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F45" s="2"/>
@@ -7832,63 +7777,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H45" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="150">
       <c r="A46" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-3/8w Fachowiec RM1238</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"
 Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
@@ -7912,63 +7857,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H46" s="2">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="150">
       <c r="A47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Фітинг перехідник 1/2z-3/8z Fachowiec RZ 3812</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"
 Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
@@ -7992,210 +7937,130 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2, 3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H47" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="150">
       <c r="A48" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Фітинг перехідник 1/4w-1/8w Fachowiec RW1814</t>
+            <t xml:space="preserve">Фітинг перехідник 3/8z-3/8z Fachowiec Z38Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/4"
-Різьба (внутрішня): 1/8"</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F48" s="2"/>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4, 1.8</t>
+            <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H48" s="2">
-        <v>114</v>
-[...78 lines deleted...]
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>