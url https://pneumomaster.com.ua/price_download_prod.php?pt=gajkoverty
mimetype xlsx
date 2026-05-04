--- v2 (2026-02-24)
+++ v3 (2026-05-04)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 24.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 04.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмогайковерти</t>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
     <t>SA3016</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт 2 в 1 пневматичний кутовий Air Pro SA3016</t>
@@ -106,51 +106,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.8</t>
+      <t xml:space="preserve">3/8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Механозбірка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
@@ -196,87 +196,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">250 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">34 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">до 50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -405,123 +405,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">500 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -683,123 +683,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1356 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -1033,87 +1033,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3390 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3000 і більше</t>
+      <t xml:space="preserve">3001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -1332,51 +1332,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">140 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -1386,87 +1386,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1350 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1664,51 +1664,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.4</t>
+      <t xml:space="preserve">3/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">396 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -1718,87 +1718,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1630 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -1996,51 +1996,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2050,87 +2050,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">610 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -2274,51 +2274,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.4</t>
+      <t xml:space="preserve">3/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2328,87 +2328,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">271-1288 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Рівень шуму: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">85 Дб</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
@@ -2552,123 +2552,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">270 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -2830,51 +2830,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">138,7 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -2884,87 +2884,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1620 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -3144,51 +3144,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">240 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -3198,87 +3198,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 3 001 до 8 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
     </r>
@@ -3476,51 +3476,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент (відкручування): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3100 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент (закручування): </t>
     </r>
@@ -3530,51 +3530,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2700 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3000 і більше</t>
+      <t xml:space="preserve">від 1 001 до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -3718,51 +3718,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">1/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">85 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -3772,87 +3772,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">250 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">54 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -3917,50 +3917,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">400 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Реверс: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Немає</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA3019</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт пневматичний кутовий VGL SA3019</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -4014,51 +4032,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">1/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -4068,87 +4086,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">260 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">27 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">до 50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -4328,51 +4346,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -4382,87 +4400,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">160 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">88 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -4588,51 +4606,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">1/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">71 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -4642,87 +4660,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">250 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 3 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">27 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">до 50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -4787,50 +4805,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">190 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Реверс: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Немає</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA2244P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт пневматичний кутовий Air Pro SA2244P</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -4884,51 +4920,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">156 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -4938,87 +4974,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7100 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">271 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -5180,51 +5216,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.2</t>
+      <t xml:space="preserve">1/2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">113 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -5234,87 +5270,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">500 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 201 до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -5443,51 +5479,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Накінечник, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">1/4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
@@ -5497,87 +5533,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">8 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Крутний момент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">68 Нм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зусилля, Нм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">менше 3000</t>
+      <t xml:space="preserve">від 51 до 200</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Реверс: </t>
     </r>
@@ -6696,51 +6732,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.8</t>
+            <t xml:space="preserve">3/8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Механозбірка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
@@ -6786,87 +6822,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">34 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -6938,51 +6974,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">168 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>3731</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7011,123 +7047,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -7199,51 +7235,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">120 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>7198</v>
+        <v>7241</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7308,123 +7344,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1356 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -7514,51 +7550,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>10864</v>
+        <v>10929</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7677,87 +7713,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3390 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3000 і більше</t>
+            <t xml:space="preserve">3001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -7883,51 +7919,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">630 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>29444</v>
+        <v>49370</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7992,51 +8028,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">140 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -8046,87 +8082,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1350 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -8234,51 +8270,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">193 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>9929</v>
+        <v>9989</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8343,51 +8379,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.4</t>
+            <t xml:space="preserve">3/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">396 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -8397,87 +8433,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1630 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -8585,51 +8621,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">225 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>28488</v>
+        <v>28660</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8694,51 +8730,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -8748,87 +8784,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">610 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -8918,51 +8954,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>6984</v>
+        <v>7026</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8991,51 +9027,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.4</t>
+            <t xml:space="preserve">3/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -9045,87 +9081,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">271-1288 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Рівень шуму: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">85 Дб</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
@@ -9215,51 +9251,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>8204</v>
+        <v>8254</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9288,123 +9324,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">270 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -9458,51 +9494,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>3368</v>
+        <v>5647</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9585,51 +9621,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">138,7 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -9639,87 +9675,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1620 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -9809,51 +9845,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>9619</v>
+        <v>9677</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9918,51 +9954,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">240 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -9972,87 +10008,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 3 001 до 8 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Максимальний діаметр різьби, що затягується: </t>
           </r>
@@ -10160,51 +10196,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">300 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>19863</v>
+        <v>19982</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -10269,51 +10305,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент (відкручування): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3100 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент (закручування): </t>
           </r>
@@ -10323,51 +10359,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2700 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3000 і більше</t>
+            <t xml:space="preserve">від 1 001 до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -10530,51 +10566,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">85 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -10584,87 +10620,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">54 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -10733,54 +10769,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">400 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Реверс: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Немає</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>6261</v>
+        <v>6299</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -10845,51 +10899,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -10899,87 +10953,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -11069,51 +11123,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">130 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>4985</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -11178,51 +11232,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -11232,87 +11286,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">160 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">88 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -11384,51 +11438,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>4190</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -11457,51 +11511,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">71 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -11511,87 +11565,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 3 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">до 50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -11656,50 +11710,68 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">190 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Реверс: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Немає</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
@@ -11772,51 +11844,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">156 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -11826,87 +11898,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7100 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">271 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -11978,51 +12050,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">340 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>13302</v>
+        <v>13382</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -12087,51 +12159,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1/2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -12141,87 +12213,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 201 до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -12293,51 +12365,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>9146</v>
+        <v>9201</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -12366,51 +12438,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Накінечник, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1/4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
@@ -12420,87 +12492,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">8 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Крутний момент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">68 Нм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зусилля, Нм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">менше 3000</t>
+            <t xml:space="preserve">від 51 до 200</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Реверс: </t>
           </r>
@@ -12554,51 +12626,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">171 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>8580</v>
+        <v>8632</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>