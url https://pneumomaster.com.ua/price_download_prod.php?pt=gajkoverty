--- v3 (2026-05-04)
+++ v4 (2026-07-21)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 04.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.07.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмогайковерти</t>
   </si>
   <si>
     <t>Кутовий</t>
   </si>
   <si>
     <t>SA3016</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гайковерт 2 в 1 пневматичний кутовий Air Pro SA3016</t>
@@ -6974,51 +6974,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">168 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>3753</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7235,51 +7235,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">120 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>7241</v>
+        <v>7502</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7550,51 +7550,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>10929</v>
+        <v>11322</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -7919,51 +7919,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">630 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>49370</v>
+        <v>51143</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8270,51 +8270,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">193 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>9989</v>
+        <v>10347</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8621,51 +8621,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">225 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>28660</v>
+        <v>29689</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -8954,51 +8954,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">185 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>7026</v>
+        <v>7278</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9251,51 +9251,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>8254</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9494,51 +9494,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>5647</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -9845,51 +9845,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>9677</v>
+        <v>10025</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -10196,51 +10196,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">300 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>19982</v>
+        <v>20700</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -10790,51 +10790,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Реверс: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Немає</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>6299</v>
+        <v>6525</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -11123,51 +11123,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">130 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>5015</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -11438,51 +11438,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>4215</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -12050,51 +12050,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">340 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>13382</v>
+        <v>13863</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -12365,51 +12365,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>9201</v>
+        <v>9531</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -12626,51 +12626,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">171 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>8632</v>
+        <v>8942</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>