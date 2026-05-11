--- v2 (2026-03-27)
+++ v3 (2026-05-11)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 27.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 11.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
     <t>Орбітальні</t>
   </si>
   <si>
     <t>SA45002S-H5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45002S-H5</t>
@@ -122,51 +122,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -474,51 +474,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -826,51 +826,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -1161,51 +1161,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -1423,115 +1423,115 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Центральный отбор</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Прямолінійні</t>
+    <t>Лінійні</t>
   </si>
   <si>
     <t>SA4213</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4213</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, призначена для шліфування великих площин та чвертей. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">260 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+      <t xml:space="preserve">Швидкість: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2 000 циклів/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість, цикл/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1608,68 +1608,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">70x445</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">40 мм</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3,1 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -1700,50 +1682,68 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Прямые, Эксцентриковые, Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 40 мм
 Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2370,51 +2370,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -2741,51 +2741,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -3112,51 +3112,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -3466,51 +3466,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -3790,69 +3790,69 @@
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+            <t xml:space="preserve">Швидкість: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2 000 циклів/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість, цикл/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -3929,68 +3929,50 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">70x445</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">40 мм</t>
-          </r>
-[...16 lines deleted...]
-            <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3,1 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
@@ -4021,50 +4003,68 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Прямые, Эксцентриковые, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 40 мм
 Тип пылеудаления: Без отбора пыли</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
         <v>6731</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>