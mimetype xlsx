--- v3 (2026-03-11)
+++ v4 (2026-05-04)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 11.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 04.05.2026р.</t>
   </si>
   <si>
     <t>VGL</t>
   </si>
   <si>
     <t>Молотки, зубила</t>
   </si>
   <si>
     <t>SA8708</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гравер пневматичний VGL SA8708</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3479,50 +3479,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">71 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">283 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
@@ -7051,51 +7069,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">170 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>2409</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7810,51 +7828,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">880 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>11957</v>
+        <v>19928</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8033,51 +8051,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">370 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>11019</v>
+        <v>18365</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8238,51 +8256,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">280 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>9904</v>
+        <v>16507</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8479,51 +8497,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">222 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>3680</v>
+        <v>6133</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -10531,50 +10549,68 @@
             </rPr>
             <t xml:space="preserve">71 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">283 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12767,51 +12803,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">700 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>7118</v>
+        <v>11863</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -12901,51 +12937,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Частота рухів: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4000 коливань/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>1980</v>
+        <v>3300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>