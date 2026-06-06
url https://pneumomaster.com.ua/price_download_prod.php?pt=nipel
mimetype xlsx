--- v3 (2026-02-21)
+++ v4 (2026-06-06)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
   </si>
   <si>
     <t>Fachowiec</t>
   </si>
   <si>
     <t>Ніпелі, штуцери</t>
   </si>
   <si>
     <t>N18</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель 1/8zz Fachowiec N18</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -4410,51 +4410,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4525,51 +4525,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів SMH08-06</t>
           </r>
@@ -4638,51 +4638,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4983,51 +4983,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5098,51 +5098,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5178,51 +5178,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5258,51 +5258,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5488,51 +5488,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5603,51 +5603,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5718,51 +5718,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5948,51 +5948,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6063,51 +6063,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6178,51 +6178,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6293,51 +6293,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6488,51 +6488,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6603,51 +6603,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2"/>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель перехідник 10х10 мм двосторонній HRC06-06</t>
           </r>
@@ -6759,51 +6759,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2"/>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель перехідник 10х12 мм двосторонній HRC06-08</t>
           </r>
@@ -6990,51 +6990,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель перехідник 8х10 мм двосторонній HRC05-06</t>
           </r>
@@ -7067,51 +7067,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8, 10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель перехідник 8х8 мм двосторонній HRC04-04</t>
           </r>
@@ -7302,51 +7302,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7496,51 +7496,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7654,51 +7654,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7733,51 +7733,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7812,51 +7812,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7891,51 +7891,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8121,51 +8121,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H40" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="150">
       <c r="A41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -8316,51 +8316,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H42" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>