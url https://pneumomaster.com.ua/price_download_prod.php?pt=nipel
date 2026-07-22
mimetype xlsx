--- v4 (2026-06-06)
+++ v5 (2026-07-22)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 06.06.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 22.07.2026р.</t>
   </si>
   <si>
     <t>Fachowiec</t>
   </si>
   <si>
     <t>Ніпелі, штуцери</t>
   </si>
   <si>
     <t>N18</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель 1/8zz Fachowiec N18</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -128,71 +128,71 @@
       <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>K810W</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K810W</t>
+    <t>K87</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 6 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -219,51 +219,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10</t>
+      <t xml:space="preserve">6</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SMH08-06</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів SMH08-06</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -422,169 +422,169 @@
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>K419</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4w для зʼєднання шлангів Fachowiec K419</t>
+    <t>K412</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K412</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 1/4"Розмір: 10 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 12 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Внутрішня</t>
+      <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K412</t>
+      <t xml:space="preserve">12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K48</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K48</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 12 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 8 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -611,305 +611,305 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K48</t>
+      <t xml:space="preserve">8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>AirPro</t>
+  </si>
+  <si>
+    <t>OP30H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 10 мм пневматичний Air Pro OP30H</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 8 мм</t>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 10 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">1.4</t>
+      <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">Штуцер 10 мм пневматичний Air Pro OP30H</t>
+      <t xml:space="preserve">10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OP40H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 13 мм пневматичний Air Pro OP40H</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал: латунь
-Розмір: 10 мм</t>
+Розмір: 13 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 13 мм пневматичний Air Pro OP40H</t>
+      <t xml:space="preserve">13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K810W</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K810W</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Матеріал: латунь
-Розмір: 13 мм</t>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ніпель</t>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Внутрішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87</t>
+      <t xml:space="preserve">10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K87.1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.1</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 6 мм</t>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 8 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -936,322 +936,322 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6</t>
+      <t xml:space="preserve">8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>K210</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K210</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 10 мм</t>
     </r>
   </si>
   <si>
-    <t>K87.1</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.1</t>
+    <t>K87.2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.2</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 8 мм</t>
-[...90 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.2</t>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>K87.4</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.4</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.4</t>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 12 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Внутрішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K812</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K812</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 12 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 12 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Внутрішня</t>
+      <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>K812</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K812</t>
+    <t>K816</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K816</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 12 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 16 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -1278,78 +1278,78 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K816</t>
+      <t xml:space="preserve">16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K86</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K86</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 16 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 6 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -1376,78 +1376,78 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K86</t>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K88</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K88</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 6 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 8 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
@@ -1474,790 +1474,692 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.8</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K88</t>
+      <t xml:space="preserve">8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OP20H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 6 мм пневматичний Air Pro OP20H</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 8 мм</t>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 6 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">3.8</t>
+      <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 6 мм пневматичний Air Pro OP20H</t>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K211</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K211</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Матеріал: латунь
-Розмір: 6 мм</t>
+      <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ніпель</t>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зовнішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K211</t>
+      <t xml:space="preserve">8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>K208</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K208</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
     </r>
   </si>
   <si>
-    <r>
-[...86 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K208</t>
+    <t>HRC06-06</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник 10х10 мм двосторонній HRC06-06</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 10х10 мм двосторонній HRC06-06</t>
+      <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 10х10 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>FZ6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ6</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 10х10 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ5</t>
+      <t xml:space="preserve">Розмір: 6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>HRC06-08</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник 10х12 мм двосторонній HRC06-08</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 4 мм</t>
+      <t xml:space="preserve">Розмір: 10х12 мм  Матеріал: латунь</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 10х12 мм двосторонній HRC06-08</t>
+      <t xml:space="preserve">10, 12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HRC04-04</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник 6х6 мм двосторонній HRC04-04</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 10х12 мм  Матеріал: латунь</t>
-[...54 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 12х12 мм двосторонній HRC08-08</t>
+      <t xml:space="preserve">Розмір: 6х6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>HRC05-06</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник 8х10 мм двосторонній HRC05-06</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 12х12 мм</t>
+      <t xml:space="preserve">Розмір: 8х10 мм  Матеріал: латунь</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 6х6 мм двосторонній HRC04-04</t>
+      <t xml:space="preserve">8, 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>HRC05-05</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник 8х8 мм двосторонній HRC04-04</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 6х6 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 8х10 мм двосторонній HRC05-06</t>
+      <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 8х8 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>FZ10</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ10</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 8х10 мм  Матеріал: латунь</t>
-[...54 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник 8х8 мм двосторонній HRC04-04</t>
+      <t xml:space="preserve">Розмір: 10 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>FZ12</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ12</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 8х8 мм</t>
+      <t xml:space="preserve">Розмір: 12 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ10</t>
+      <t xml:space="preserve">12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>FZ5</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ5</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 10 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ12</t>
+      <t xml:space="preserve">Розмір: 4 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Z8</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec Z8</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 12 мм</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ6</t>
+      <t xml:space="preserve">Розмір: 8 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>K212</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K212</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір: 6 мм</t>
-[...22 lines deleted...]
-    <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 12 мм</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
@@ -2289,74 +2191,50 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">Розмір: 8 мм</t>
     </r>
   </si>
   <si>
     <t>Rectus</t>
   </si>
   <si>
     <t>RZ10</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ10</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -2740,51 +2618,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_12__2-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_2_1_1_1-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smh04-05_2-150x1503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_2_1-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_2_1_1-150x1505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_8-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_2-150x1507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_11-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_3-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_4-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_5-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_5-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_5_2-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_6-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_14-150x15018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_12-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_10_1-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_2_1-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1_1-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_1_1_1-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_2_1_1-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_1_1-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_2-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15_-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1-150x15030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1_1_1-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_6_1-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuval_ninipel_38z8-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_nipel-38_rz10-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_nipel-38_rz10-600x600-1-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz10_2-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz10_2_1-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_6-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_7-150x15039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_9-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x15041.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_12__2-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smh04-05_2-150x1503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_2_1-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_8-150x1505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_2-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_2_1_1_1-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_3-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_11-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_4-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_5-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_5-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_5_2-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_6-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_14-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_12-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46_10_1-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_2_1-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1_1_1-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_1_1_1-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_1_1-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrc04-04_2-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15_-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/show_pic_15__1_1-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuval_ninipel_38z8-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_6_1-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_nipel-38_rz10-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_nipel-38_rz10-600x600-1-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz10_2-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz10_2_1-150x15035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_6-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_7-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k46w_9-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shablon-horyzontalnykh-osnovnykh-foto-nestandartnykh-i-pid-kutom-kopyia2-150x15039.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3915,110 +3793,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4272,54 +4090,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H42" sqref="H42"/>
+      <selection activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4410,84 +4228,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K810W</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4517,59 +4335,59 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>167</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів SMH08-06</t>
           </r>
@@ -4638,51 +4456,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4753,199 +4571,199 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4w для зʼєднання шлангів Fachowiec K419</t>
+            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K412</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/4"Розмір: 10 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K412</t>
+            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K48</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 12 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4975,367 +4793,367 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>70</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Fachowiec K48</t>
+            <t xml:space="preserve">Штуцер 10 мм пневматичний Air Pro OP30H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/4"Розмір: 8 мм</t>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>114</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 10 мм пневматичний Air Pro OP30H</t>
+            <t xml:space="preserve">Штуцер 13 мм пневматичний Air Pro OP40H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Розмір: 10 мм</t>
+Розмір: 13 мм</t>
           </r>
         </is>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 13 мм пневматичний Air Pro OP40H</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K810W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Розмір: 13 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>46</v>
+        <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.1</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5365,59 +5183,59 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>46</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5488,84 +5306,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.1</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.2</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 8 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5595,92 +5413,92 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>76</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.2</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.4</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 10 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5710,207 +5528,207 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec K87.4</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K812</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"Розмір: 12 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>51</v>
+        <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K812</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K816</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 12 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 16 мм</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5940,92 +5758,92 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">16</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K816</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K86</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 16 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6055,92 +5873,92 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K86</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K88</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6170,280 +5988,280 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec K88</t>
+            <t xml:space="preserve">Штуцер 6 мм пневматичний Air Pro OP20H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 3/8"Розмір: 8 мм</t>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">3.8</t>
+            <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>167</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 6 мм пневматичний Air Pro OP20H</t>
+            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K211</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зовнішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>27</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K211</t>
+            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K208</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
@@ -6488,1487 +6306,1525 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>72</v>
+        <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
-      <c r="A22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A22" s="2"/>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Fachowiec K208</t>
+            <t xml:space="preserve">Ніпель перехідник 10х10 мм двосторонній HRC06-06</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/2"Розмір: 8 мм</t>
+            <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 10х10 мм</t>
           </r>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>151</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
-      <c r="A23" s="2"/>
+      <c r="A23" s="2" t="s">
+        <v>8</v>
+      </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 10х10 мм двосторонній HRC06-06</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 10х10 мм</t>
+            <t xml:space="preserve">Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>73</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
-      <c r="A24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="2"/>
       <c r="B24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ5</t>
+            <t xml:space="preserve">Ніпель перехідник 10х12 мм двосторонній HRC06-08</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 4 мм</t>
+            <t xml:space="preserve">Розмір: 10х12 мм  Матеріал: латунь</t>
           </r>
         </is>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">10, 12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>33</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2"/>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 10х12 мм двосторонній HRC06-08</t>
+            <t xml:space="preserve">Ніпель перехідник 6х6 мм двосторонній HRC04-04</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 10х12 мм  Матеріал: латунь</t>
+            <t xml:space="preserve">Розмір: 6х6 мм</t>
           </r>
         </is>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10, 12</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>78</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="150">
       <c r="A26" s="2"/>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 12х12 мм двосторонній HRC08-08</t>
+            <t xml:space="preserve">Ніпель перехідник 8х10 мм двосторонній HRC05-06</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 12х12 мм</t>
+            <t xml:space="preserve">Розмір: 8х10 мм  Матеріал: латунь</t>
           </r>
         </is>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">8, 10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 6х6 мм двосторонній HRC04-04</t>
+            <t xml:space="preserve">Ніпель перехідник 8х8 мм двосторонній HRC04-04</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 6х6 мм</t>
+            <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 8х8 мм</t>
           </r>
         </is>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
-      <c r="A28" s="2"/>
+      <c r="A28" s="2" t="s">
+        <v>8</v>
+      </c>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 8х10 мм двосторонній HRC05-06</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ10</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 8х10 мм  Матеріал: латунь</t>
+            <t xml:space="preserve">Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8, 10</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>67</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
-      <c r="A29" s="2"/>
+      <c r="A29" s="2" t="s">
+        <v>8</v>
+      </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник 8х8 мм двосторонній HRC04-04</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ12</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Двосторонній ніпель-перехідник для з'єднання шлангів Розмір: 8х8 мм</t>
+            <t xml:space="preserve">Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ10</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ5</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 10 мм</t>
+            <t xml:space="preserve">Розмір: 4 мм</t>
           </r>
         </is>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ12</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec Z8</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 12 мм</t>
+            <t xml:space="preserve">Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec FZ6</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H32" s="2">
-        <v>34</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="150">
       <c r="A33" s="2" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K212</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ10</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 12 мм</t>
+            <t xml:space="preserve">Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>126</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Fachowiec Z8</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ13</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 8 мм</t>
+            <t xml:space="preserve">Розмір: 13 мм</t>
           </r>
         </is>
       </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>50</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ10</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 10 мм</t>
+            <t xml:space="preserve">Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ13</t>
+            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ8</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 13 мм</t>
+            <t xml:space="preserve">Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13</t>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ6</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K201</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>101</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель перехідник для зʼєднання шлангів Rectus RZ8</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K202</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 8 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ніпель</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>101</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K201</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K204</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7998,369 +7854,139 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H39" s="2">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="150">
       <c r="A40" s="2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec K202</t>
+            <t xml:space="preserve">Штуцер 8 мм пневматичний Air Pro OP25H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/2"Розмір: 8 мм</t>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">Ніпель</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H40" s="2">
-        <v>69</v>
-[...194 lines deleted...]
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>