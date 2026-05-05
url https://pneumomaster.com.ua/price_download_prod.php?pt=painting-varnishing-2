--- v3 (2026-03-14)
+++ v4 (2026-05-05)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 14.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>Star</t>
   </si>
   <si>
     <t>Фарборозпилювачі (Фарбопульт)</t>
   </si>
   <si>
     <t>SMV-1F-153P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Фарборозпилювач пневматичний Star SMV-1F-153P (1,5 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">