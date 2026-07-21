--- v4 (2026-05-05)
+++ v5 (2026-07-21)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.07.2026р.</t>
   </si>
   <si>
     <t>Star</t>
   </si>
   <si>
     <t>Фарборозпилювачі (Фарбопульт)</t>
   </si>
   <si>
     <t>SMV-1F-153P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Фарборозпилювач пневматичний Star SMV-1F-153P (1,5 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">