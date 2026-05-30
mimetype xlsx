--- v2 (2026-03-05)
+++ v3 (2026-05-30)
@@ -15,462 +15,5022 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 30.05.2026р.</t>
   </si>
   <si>
-    <t>VGL</t>
+    <t>AirPro</t>
+  </si>
+  <si>
+    <t>Гріндери</t>
+  </si>
+  <si>
+    <t>Гріндер</t>
+  </si>
+  <si>
+    <t>SA85017</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">108 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,84 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">180 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
-    <t>Поліпропіленовий</t>
+    <t>Орбітальні</t>
   </si>
   <si>
-    <t>SA4621P</t>
+    <t>SA45008NF-H6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Болгарки (кутові)</t>
+  </si>
+  <si>
+    <t>SA8542</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">460 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,61 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,02 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">380 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA8543</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">740 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">7000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,93 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3,18 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.1 - 5.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">485 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA8544</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA8544 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 110 мм, глибина різання 30 мм. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">110 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">110 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">7000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,63 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSN-60H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова без відбору пилу Air Pro OSN-60H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, максимально потужна, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,73 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA45002S-H5</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45002S-H5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA45002S-H5 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,85 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">220 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA45008S-H6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45008S-H6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: SA45008S-H6 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,85 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">220 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA4123</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з подачею води Air Pro SA4123</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: шліфувальна машина з подачею води і діаметром підошви 140 мм, яка призначена для шліфування плоских поверхонь великої площі, застосовується для обробки природного та штучного каменю. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4200 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">140 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">140</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">88 Дб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8 мм (вода)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,6 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2.1 - 3.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSG-30H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 2.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,66 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 2,5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSG-50H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-50H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,75 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSG-60H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,82 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSG-60HOS-1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60HOS-1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, підошва-диск на липучці діаметром 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 2.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,82 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 2,5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OSC-60H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з центральним відбором пилу Air Pro OSC-60H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з центральним відбором пилу і діаметром підошви 150 мм, працює беспосередньо з промисловим пилососом, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Центральний відбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Центральный отбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA45008N-H6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">155 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA4663K</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA4663K в наборі з різними насадками з діаметром підошви 75 мм, підошва кріпиться на липучці, що забезпечує її швидку заміну. </t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+      <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+      <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178 мм</t>
+      <t xml:space="preserve">75 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">1/4"</t>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металевий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2,2 кг</t>
+      <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2.1 - 3.0</t>
-[...54 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Pneumomaster</t>
   </si>
   <si>
-    <t>Орбітальні</t>
+    <t>GY-2C-1</t>
   </si>
   <si>
-    <t>GY-942A</t>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Pneumomaster GY-2C-1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматична болгарка GY-2C-1 з диском 50 мм застосовується для обробки металу, шліфування, зняття зварних швів і фасок у суднобудуванні, автопромисловості, ливарному виробництві та загальній металообробці.</t>
+    </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...50 lines deleted...]
-      <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">590 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -486,1663 +5046,99 @@
       </rPr>
       <t xml:space="preserve">50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">50</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Ексцентрик: </t>
-[...52 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,7 кг</t>
+      <t xml:space="preserve">0,64 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-  </si>
-[...967 lines deleted...]
-    </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">155 мм</t>
-    </r>
-[...539 lines deleted...]
-      <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA4198S</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -2178,51 +5174,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">900 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">до 1 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -2534,51 +5530,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір підошви: </t>
     </r>
@@ -2850,51 +5846,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик, мм: </t>
     </r>
@@ -2995,50 +5991,328 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-942A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: ексцентрикова пневматична шліфмашина GY-942A з діаметром підошви 50 мм призначена для полірування, шліфування, зняття шару матеріалу на малих деталях у столярній, меблевій, ювелірній промисловості та під час ремонту автомобілів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металевий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>GY-942B</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -3110,51 +6384,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -3219,392 +6493,93 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>OSG-50H</t>
-[...334 lines deleted...]
-    <t>Прямолінійні</t>
+    <t>Торцеві</t>
   </si>
   <si>
     <t>SA5403************</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
     </r>
   </si>
@@ -3672,51 +6647,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -3786,68 +6761,50 @@
       </rPr>
       <t xml:space="preserve">63,5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1,23 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -3857,50 +6814,53 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">262 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+  </si>
+  <si>
+    <t>VGL</t>
   </si>
   <si>
     <t>SA5530R</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
     </r>
   </si>
@@ -3968,51 +6928,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5700 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -4100,68 +7060,50 @@
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9,5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5,16 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -4171,114 +7113,117 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5.1 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">500 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+  </si>
+  <si>
+    <t>Лінійні</t>
   </si>
   <si>
     <t>SA4212 new</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4212</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, подвійне поршневе вирівнювання, призначена для шліфування чвертей, профілів і великих деталей.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">190 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+      <t xml:space="preserve">Швидкість: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 000 циклів/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість, цикл/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -4360,99 +7305,63 @@
       </rPr>
       <t xml:space="preserve">57х110</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Ексцентрик, мм: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Корпус: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Композитний</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -4494,69 +7403,69 @@
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, призначена для шліфування великих площин та чвертей. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">260 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+      <t xml:space="preserve">Швидкість: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2 000 циклів/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість, цикл/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -4633,68 +7542,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">70x445</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">40 мм</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3,1 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -4725,50 +7616,68 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Прямые, Эксцентриковые, Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 40 мм
 Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Стрічкові</t>
   </si>
   <si>
     <t>SA4534PUP</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
     </r>
     <r>
@@ -4807,51 +7716,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -5049,51 +7958,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -5345,51 +8254,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -5624,51 +8533,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -5757,142 +8666,178 @@
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">220 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>OSG-60H</t>
+    <t>SA5619</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60H</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з захисним кожухом на 360° Air Pro SA5619</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+      <t xml:space="preserve">Особливості: промислова болгарка SA5619 з захисним кожухом на 360°, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Різання, Видалення задирок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">230 л/хв</t>
+      <t xml:space="preserve">141,5 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 об/хв</t>
+      <t xml:space="preserve">11 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
+      <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
@@ -5902,331 +8847,4826 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150 мм</t>
+      <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150</t>
-[...71 lines deleted...]
-      <t xml:space="preserve">Самовідбір</t>
+      <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">179 Вт</t>
+      <t xml:space="preserve">1,75 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">95 Дб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,82 кг</t>
+      <t xml:space="preserve">1,5 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">265 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
-Эксцентрик: 5 мм
-[...1 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+Уровень шума: 95 Дб
+Присоединительная резьба (воздух): 3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>OSG-30H</t>
+    <t>SA5548</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+      <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">655 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5121</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутовий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">230 л/хв</t>
+      <t xml:space="preserve">145 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 об/хв</t>
+      <t xml:space="preserve">18 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,15 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 0.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,4 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">124 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA55021M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">25 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,35 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,36 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5226M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">280 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.51 до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,36 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">338 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-101</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-101</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматичний гриндер GY-101 підходить для робіт, що потребують високої швидкості й точності: тонке шліфування, полірування, зачистка швів і задирок, а також робота з абразивними кругами, щітками та карбідними насадками.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">170 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">70 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4-6 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">128 г</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">170 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA-3R2-25A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 + 6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3+6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">165 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">25 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,32 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">134 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5568SBM</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 + 8 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6+8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>ST-270CB</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro ST-270CB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий пневматичний міні гріндер ST-270CB 3/8"-24 для шин з подовженим шлангом та низькою швидкістю обертання 2600 об/хв.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2600 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,5 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">240 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5244M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA5244M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий гріндер подовжений з цангою 6 мм, призначений для зачистки невеликих деталей або швів. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113,3 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,34 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,3 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">440 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5370M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA5370M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, потужний, для роботи з глибинним шліфуванням. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">116 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 300 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,75 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.51 до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,75 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">655 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA55021LM</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,35 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,63 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">235 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA55022LM</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">108 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">250 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA53120M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутовий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">108 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">160 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Пневмогріндери</t>
+  </si>
+  <si>
+    <t>SA-3R2-25М</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер пневматичний прямий для авіабудування Air Pro SA-3R2-25М</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> Особливості: прямий міні гріндер SA-3R2-25М з змінною цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">25 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,34 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">122 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA-9R2-18</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.51 до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,88 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">163 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5348MAK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 + 6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3+6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,5 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA55022M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,6 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">170 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5546</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">650 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
@@ -6237,234 +13677,963 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75 мм</t>
+      <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75</t>
-[...71 lines deleted...]
-      <t xml:space="preserve">Самовідбір</t>
+      <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">179 Вт</t>
+      <t xml:space="preserve">0,67 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,66 кг</t>
+      <t xml:space="preserve">2,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">272 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 86/94 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-158</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-158</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-158 оптимальне рішення для зачистки задирок і шліфування в галузях обробки пластику, лиття під тиском, металообробки та інших виробничих процесах.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,38 мм / 3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,38 / 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">130 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">65 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4-6 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">100 г</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">146 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-313</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-313</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-313 ідеально підходить для шліфування та полірування твердих матеріалів із використанням насадок великого діаметра.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 - 4 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 / 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">220 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">35 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">238 г</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">180 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Полірувальні</t>
+  </si>
+  <si>
+    <t>SA4621P</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2500 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,2 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2.1 - 3.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">305 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+      <t xml:space="preserve">Полировальные, Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Применение: Промышленное
-[...2 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+      <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Вібраційні</t>
   </si>
   <si>
     <t>SA4053</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
     </r>
     <r>
@@ -6503,51 +14672,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -6741,423 +14910,50 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 3 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
-    </r>
-[...371 lines deleted...]
-Размер посадочного отверстия: 5/8"x11 unc</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA4085</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4085</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -7193,51 +14989,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -7510,51 +15306,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -7827,51 +15623,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -8144,51 +15940,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -8361,385 +16157,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,99 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
-    </r>
-[...333 lines deleted...]
-Тип пылеудаления: Без отбора пыли</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SMN-70C</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-70C</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -8775,51 +16236,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -9056,123 +16517,512 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5390S</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">158,5 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Ексцентрик: </t>
-[...29 lines deleted...]
-      <t xml:space="preserve">до 5</t>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M8х1,25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,05 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">225 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA5505C</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5505C</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -9226,51 +17076,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
@@ -9323,160 +17173,160 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Корпус: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Металевий</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5546</t>
+    <t>SA5517</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+      <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+      <t xml:space="preserve">Металообробка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+      <t xml:space="preserve">Різання</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">650 л/хв</t>
+      <t xml:space="preserve">1600 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12 000 об/хв</t>
+      <t xml:space="preserve">7600 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -9504,2921 +17354,237 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125 мм</t>
+      <t xml:space="preserve">178 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125</t>
+      <t xml:space="preserve">178</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,67 кВт</t>
+      <t xml:space="preserve">1,4 кВт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1/4"</t>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5/8"x11 unc</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2,0 кг</t>
+      <t xml:space="preserve">3,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.0 - 2.0</t>
+      <t xml:space="preserve">2.1 - 3.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">272 мм</t>
+      <t xml:space="preserve">253 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
-Уровень шума: 86/94 Дб (давление/мощность)
-[...2688 lines deleted...]
-    <t>Торцеві</t>
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: 5/8"x11 unc</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
   </si>
   <si>
     <t>SA5586</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
     </r>
   </si>
@@ -12450,51 +17616,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -12735,51 +17901,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942a_new_01-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-1-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086n-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008nf-h6_01-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa4663k_01-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4522_01-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-125s_01-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942b_new_01-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4212-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4213_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_0117.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_0118.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osg30h-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4053_0123.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4085-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086t_0126.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-34h-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-70h-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-34h-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smh-70c-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_jonnesway_ja-6655_01-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa5505c_01-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0133.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4123_0134.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-2c-1_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5619_01-150x15037.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_0139.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_0140.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45002s-h5_0142.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008s-h6_0143.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15044.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008nf-h6_01-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_014.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45002s-h5_017.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008s-h6_018.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4123_019.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osg30h-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-1-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086n-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa4663k_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-2c-1_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4522_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-125s_01-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942a_new_01-1-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942b_new_01-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4212-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4213_01-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_0127.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_0128.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5619_01-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5121-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0135.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-101_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0137.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_grinder_airpro_st-270cb-150x15039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5244m-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5370m-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0149.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-158_01-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-313_02-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4053_0153.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4085-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086t_0155.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-34h-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-70h-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smh-70c-150x15058.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_jonnesway_ja-6655_01-150x15059.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa5505c_01-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15063.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14060,50 +19226,620 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -14357,54 +20093,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H45" sqref="H45"/>
+      <selection activeCell="H64" sqref="H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -14426,673 +20162,1455 @@
     <row r="2" spans="1:8" customHeight="1" ht="150">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+            <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+            <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
           </r>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+            <t xml:space="preserve">Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2500 об/хв</t>
+            <t xml:space="preserve">20 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...53 lines deleted...]
-            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+            <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,2 кг</t>
+            <t xml:space="preserve">0,84 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2.1 - 3.0</t>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305 мм</t>
-[...36 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+            <t xml:space="preserve">180 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>10668</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: ексцентрикова пневматична шліфмашина GY-942A з діаметром підошви 50 мм призначена для полірування, шліфування, зняття шару матеріалу на малих деталях у столярній, меблевій, ювелірній промисловості та під час ремонту автомобілів. </t>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15 000 об/хв</t>
+            <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,0 бар</t>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">50 мм</t>
+            <t xml:space="preserve">150 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">50</t>
+            <t xml:space="preserve">150</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 мм</t>
+            <t xml:space="preserve">2,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 4</t>
+            <t xml:space="preserve">до 5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Металевий</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>3912</v>
+        <v>8110</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60HOS-1</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, підошва-диск на липучці діаметром 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
           </r>
         </is>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">460 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,61 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,02 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">380 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H4" s="2">
+        <v>23172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="150">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">740 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,93 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,18 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.1 - 5.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">485 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H5" s="2">
+        <v>27083</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" customHeight="1" ht="150">
+      <c r="A6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA8544 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 110 мм, глибина різання 30 мм. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H6" s="2">
+        <v>29931</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="150">
+      <c r="A7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова без відбору пилу Air Pro OSN-60H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, максимально потужна, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 000 об/хв</t>
+            <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -15156,50 +21674,1425 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">150</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,73 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H7" s="2">
+        <v>13125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="150">
+      <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45002S-H5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA45002S-H5 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,85 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="2">
+        <v>8168</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="150">
+      <c r="A9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45008S-H6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA45008S-H6 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,85 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H9" s="2">
+        <v>8677</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="150">
+      <c r="A10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з подачею води Air Pro SA4123</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: шліфувальна машина з подачею води і діаметром підошви 140 мм, яка призначена для шліфування плоских поверхонь великої площі, застосовується для обробки природного та штучного каменю. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4200 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">140 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">140</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">88 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8 мм (вода)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.1 - 3.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H10" s="2">
+        <v>13812</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="150">
+      <c r="A11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 2.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Корпус: </t>
@@ -15246,51 +23139,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 Вт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,82 кг</t>
+            <t xml:space="preserve">0,66 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
@@ -15310,143 +23203,1205 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 2,5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H4" s="2">
-        <v>18000</v>
+      <c r="H11" s="2">
+        <v>14058</v>
       </c>
     </row>
-    <row r="5" spans="1:8" customHeight="1" ht="150">
-[...6 lines deleted...]
-      <c r="C5" s="2" t="s">
+    <row r="12" spans="1:8" customHeight="1" ht="150">
+      <c r="A12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="2" t="inlineStr">
+      <c r="D12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з центральним відбором пилу Air Pro OSC-60H</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-50H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,75 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H12" s="2">
+        <v>15621</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="150">
+      <c r="A13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,82 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H13" s="2">
+        <v>15621</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="150">
+      <c r="A14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60HOS-1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, підошва-диск на липучці діаметром 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 2.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,82 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 2,5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H14" s="2">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="150">
+      <c r="A15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з центральним відбором пилу Air Pro OSC-60H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з центральним відбором пилу і діаметром підошви 150 мм, працює беспосередньо з промисловим пилососом, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F5" s="2"/>
-      <c r="G5" s="2" t="inlineStr">
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -15664,143 +24619,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Центральный отбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H5" s="2">
+      <c r="H15" s="2">
         <v>14846</v>
       </c>
     </row>
-    <row r="6" spans="1:8" customHeight="1" ht="150">
-[...6 lines deleted...]
-      <c r="C6" s="2" t="s">
+    <row r="16" spans="1:8" customHeight="1" ht="150">
+      <c r="A16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="2" t="inlineStr">
+      <c r="D16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F6" s="2"/>
-      <c r="G6" s="2" t="inlineStr">
+      <c r="F16" s="2"/>
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -16036,125 +24991,161 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H6" s="2">
+      <c r="H16" s="2">
         <v>7772</v>
       </c>
     </row>
-    <row r="7" spans="1:8" customHeight="1" ht="150">
-[...6 lines deleted...]
-      <c r="C7" s="2" t="s">
+    <row r="17" spans="1:8" customHeight="1" ht="150">
+      <c r="A17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="2" t="inlineStr">
+      <c r="D17" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA4663K в наборі з різними насадками з діаметром підошви 75 мм, підошва кріпиться на липучці, що забезпечує її швидку заміну. </t>
           </r>
         </is>
       </c>
-      <c r="F7" s="2"/>
-      <c r="G7" s="2" t="inlineStr">
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11 000 об/хв</t>
+            <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -16170,549 +25161,477 @@
             </rPr>
             <t xml:space="preserve">Професійні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Професійні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150 мм</t>
+            <t xml:space="preserve">75 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">2,5 мм</t>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 5</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Без відбору пилу</t>
+            <t xml:space="preserve">без ексцентрика</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H7" s="2">
-        <v>8110</v>
+      <c r="H17" s="2">
+        <v>6311</v>
       </c>
     </row>
-    <row r="8" spans="1:8" customHeight="1" ht="150">
-      <c r="A8" s="2" t="s">
+    <row r="18" spans="1:8" customHeight="1" ht="150">
+      <c r="A18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="2" t="inlineStr">
+      <c r="D18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Pneumomaster GY-2C-1</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA4663K в наборі з різними насадками з діаметром підошви 75 мм, підошва кріпиться на липучці, що забезпечує її швидку заміну. </t>
+            <t xml:space="preserve">Особливості: пневматична болгарка GY-2C-1 з диском 50 мм застосовується для обробки металу, шліфування, зняття зварних швів і фасок у суднобудуванні, автопромисловості, ливарному виробництві та загальній металообробці.</t>
           </r>
         </is>
       </c>
-      <c r="F8" s="2"/>
-      <c r="G8" s="2" t="inlineStr">
+      <c r="F18" s="2"/>
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">590 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2500 об/хв</t>
+            <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,2 бар</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Професійні</t>
+            <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75 мм</t>
+            <t xml:space="preserve">50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Без відбору пилу</t>
+            <t xml:space="preserve">50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,8 кг</t>
+            <t xml:space="preserve">0,64 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">155 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
-      <c r="H8" s="2">
-        <v>6311</v>
+      <c r="H18" s="2">
+        <v>4564</v>
       </c>
     </row>
-    <row r="9" spans="1:8" customHeight="1" ht="150">
-[...6 lines deleted...]
-      <c r="C9" s="2" t="s">
+    <row r="19" spans="1:8" customHeight="1" ht="150">
+      <c r="A19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="2" t="inlineStr">
+      <c r="D19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: професійна шліфувальна машина з самовідводом пилу і діаметром підошви 178 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F9" s="2"/>
-      <c r="G9" s="2" t="inlineStr">
+      <c r="F19" s="2"/>
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">900 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">до 1 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -16930,92 +25849,92 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H9" s="2">
-        <v>7762</v>
+      <c r="H19" s="2">
+        <v>12936</v>
       </c>
     </row>
-    <row r="10" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E10" s="2" t="inlineStr">
+    <row r="20" spans="1:8" customHeight="1" ht="150">
+      <c r="A20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пневматична для пелюсткових і барабанних насадок Air Pro SA4522</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості:шліфувальна машина для пелюсткових і барабанних насадок має невелику вагу та міцний корпус. </t>
           </r>
         </is>
       </c>
-      <c r="F10" s="2"/>
-      <c r="G10" s="2" t="inlineStr">
+      <c r="F20" s="2"/>
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Деревообробка, Металообробка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -17040,51 +25959,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір підошви: </t>
           </r>
@@ -17247,92 +26166,92 @@
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Уровень шума: 80 Дб
 Присоединительная резьба (воздух): 1/4"
 Корпус: Композитный</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H10" s="2">
+      <c r="H20" s="2">
         <v>15277</v>
       </c>
     </row>
-    <row r="11" spans="1:8" customHeight="1" ht="150">
-      <c r="A11" s="2" t="s">
+    <row r="21" spans="1:8" customHeight="1" ht="150">
+      <c r="A21" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="2" t="inlineStr">
+      <c r="D21" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-125S</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: пневматична шліфмашина GY-125S з діаметром підошви 125 мм активно використовується для професійного шліфування та полірування кузовних елементів автомобілів, підготовки поверхонь перед фарбуванням, обробки металевих, дерев’яних і пластикових деталей.</t>
           </r>
         </is>
       </c>
-      <c r="F11" s="2"/>
-      <c r="G11" s="2" t="inlineStr">
+      <c r="F21" s="2"/>
+      <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -17375,51 +26294,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
@@ -17524,181 +26443,181 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
-      <c r="H11" s="2">
+      <c r="H21" s="2">
         <v>5430</v>
       </c>
     </row>
-    <row r="12" spans="1:8" customHeight="1" ht="150">
-      <c r="A12" s="2" t="s">
+    <row r="22" spans="1:8" customHeight="1" ht="150">
+      <c r="A22" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="C22" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="inlineStr">
+      <c r="D22" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
+            <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: пневматична шліфувальна машина GY-942B з діаметром підошви 50 мм призначена для обробки плоских поверхонь із високими вимогами до чистоти шліфування в меблевому виробництві, ремонті, оздоблювальних роботах і дрібносерійному виробництві.</t>
+            <t xml:space="preserve">Особливості: ексцентрикова пневматична шліфмашина GY-942A з діаметром підошви 50 мм призначена для полірування, шліфування, зняття шару матеріалу на малих деталях у столярній, меблевій, ювелірній промисловості та під час ремонту автомобілів. </t>
           </r>
         </is>
       </c>
-      <c r="F12" s="2"/>
-      <c r="G12" s="2" t="inlineStr">
+      <c r="F22" s="2"/>
+      <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Витрата повітря: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16 000 об/хв</t>
+            <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -17714,50 +26633,86 @@
             </rPr>
             <t xml:space="preserve">50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металевий</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -17767,448 +26722,391 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
-      <c r="H12" s="2">
-        <v>3391</v>
+      <c r="H22" s="2">
+        <v>3912</v>
       </c>
     </row>
-    <row r="13" spans="1:8" customHeight="1" ht="150">
-[...6 lines deleted...]
-      <c r="C13" s="2" t="s">
+    <row r="23" spans="1:8" customHeight="1" ht="150">
+      <c r="A23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="2" t="inlineStr">
+      <c r="D23" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-50H</t>
+            <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: пневматична шліфувальна машина GY-942B з діаметром підошви 50 мм призначена для обробки плоских поверхонь із високими вимогами до чистоти шліфування в меблевому виробництві, ремонті, оздоблювальних роботах і дрібносерійному виробництві.</t>
           </r>
         </is>
       </c>
-      <c r="F13" s="2"/>
-      <c r="G13" s="2" t="inlineStr">
+      <c r="F23" s="2"/>
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230 л/хв</t>
+            <t xml:space="preserve">400 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 об/хв</t>
+            <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125 мм</t>
+            <t xml:space="preserve">50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">5 мм</t>
+            <t xml:space="preserve">50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 5</t>
-[...128 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+            <t xml:space="preserve">без ексцентрика</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H13" s="2">
-        <v>15621</v>
+      <c r="H23" s="2">
+        <v>3391</v>
       </c>
     </row>
-    <row r="14" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E14" s="2" t="inlineStr">
+    <row r="24" spans="1:8" customHeight="1" ht="150">
+      <c r="A24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
           </r>
         </is>
       </c>
-      <c r="F14" s="2"/>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="F24" s="2"/>
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -18251,51 +27149,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -18365,68 +27263,50 @@
             </rPr>
             <t xml:space="preserve">63,5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,23 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -18438,92 +27318,92 @@
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">262 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H14" s="2">
-        <v>8364</v>
+      <c r="H24" s="2">
+        <v>13940</v>
       </c>
     </row>
-    <row r="15" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E15" s="2" t="inlineStr">
+    <row r="25" spans="1:8" customHeight="1" ht="150">
+      <c r="A25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
           </r>
         </is>
       </c>
-      <c r="F15" s="2"/>
-      <c r="G15" s="2" t="inlineStr">
+      <c r="F25" s="2"/>
+      <c r="G25" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -18566,51 +27446,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5700 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -18698,68 +27578,50 @@
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5,16 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -18771,131 +27633,131 @@
             <t xml:space="preserve">5.1 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H15" s="2">
+      <c r="H25" s="2">
         <v>27043</v>
       </c>
     </row>
-    <row r="16" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E16" s="2" t="inlineStr">
+    <row r="26" spans="1:8" customHeight="1" ht="150">
+      <c r="A26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4212</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, подвійне поршневе вирівнювання, призначена для шліфування чвертей, профілів і великих деталей.</t>
           </r>
         </is>
       </c>
-      <c r="F16" s="2"/>
-      <c r="G16" s="2" t="inlineStr">
+      <c r="F26" s="2"/>
+      <c r="G26" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">190 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+            <t xml:space="preserve">Швидкість: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 циклів/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість, цикл/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -18977,222 +27839,186 @@
             </rPr>
             <t xml:space="preserve">57х110</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Ексцентрик, мм: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Композитний</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H16" s="2">
+      <c r="H26" s="2">
         <v>6395</v>
       </c>
     </row>
-    <row r="17" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E17" s="2" t="inlineStr">
+    <row r="27" spans="1:8" customHeight="1" ht="150">
+      <c r="A27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4213</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, призначена для шліфування великих площин та чвертей. </t>
           </r>
         </is>
       </c>
-      <c r="F17" s="2"/>
-      <c r="G17" s="2" t="inlineStr">
+      <c r="F27" s="2"/>
+      <c r="G27" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">260 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Швидкість обертання: </t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+            <t xml:space="preserve">Швидкість: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2 000 циклів/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість, цикл/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -19269,68 +28095,50 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">70x445</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">40 мм</t>
-          </r>
-[...16 lines deleted...]
-            <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3,1 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
@@ -19365,145 +28173,163 @@
             <t xml:space="preserve">Прямые, Эксцентриковые, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 40 мм
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
-      <c r="H17" s="2">
+      <c r="H27" s="2">
         <v>6731</v>
       </c>
     </row>
-    <row r="18" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E18" s="2" t="inlineStr">
+    <row r="28" spans="1:8" customHeight="1" ht="150">
+      <c r="A28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: стрічкова шліфувальна машина має ультратонку стрічку. </t>
           </r>
         </is>
       </c>
-      <c r="F18" s="2"/>
-      <c r="G18" s="2" t="inlineStr">
+      <c r="F28" s="2"/>
+      <c r="G28" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">113,2 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -19628,143 +28454,143 @@
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">326 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H18" s="2">
+      <c r="H28" s="2">
         <v>5576</v>
       </c>
     </row>
-    <row r="19" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E19" s="2" t="inlineStr">
+    <row r="29" spans="1:8" customHeight="1" ht="150">
+      <c r="A29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4539PUP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Стрічкова шліфувальна машина пневматична Air Pro SA4539PUP</t>
           </r>
         </is>
       </c>
-      <c r="F19" s="2"/>
-      <c r="G19" s="2" t="inlineStr">
+      <c r="F29" s="2"/>
+      <c r="G29" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">113,2 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -19907,92 +28733,92 @@
             <t xml:space="preserve">Ленточные, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H19" s="2">
+      <c r="H29" s="2">
         <v>8754</v>
       </c>
     </row>
-    <row r="20" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E20" s="2" t="inlineStr">
+    <row r="30" spans="1:8" customHeight="1" ht="150">
+      <c r="A30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
           </r>
         </is>
       </c>
-      <c r="F20" s="2"/>
-      <c r="G20" s="2" t="inlineStr">
+      <c r="F30" s="2"/>
+      <c r="G30" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -20035,51 +28861,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -20241,143 +29067,143 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Уровень шума: 88 Дб
 Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H20" s="2">
-        <v>6691</v>
+      <c r="H30" s="2">
+        <v>11152</v>
       </c>
     </row>
-    <row r="21" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E21" s="2" t="inlineStr">
+    <row r="31" spans="1:8" customHeight="1" ht="150">
+      <c r="A31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Стрічкова роликова шліфувальна машина пневматична Air Pro SA4641</t>
           </r>
         </is>
       </c>
-      <c r="F21" s="2"/>
-      <c r="G21" s="2" t="inlineStr">
+      <c r="F31" s="2"/>
+      <c r="G31" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">85 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -20466,161 +29292,197 @@
             <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">220 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H21" s="2">
+      <c r="H31" s="2">
         <v>10035</v>
       </c>
     </row>
-    <row r="22" spans="1:8" customHeight="1" ht="150">
-      <c r="A22" s="2" t="s">
+    <row r="32" spans="1:8" customHeight="1" ht="150">
+      <c r="A32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E22" s="2" t="inlineStr">
+      <c r="D32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60H</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з захисним кожухом на 360° Air Pro SA5619</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: промислова болгарка SA5619 з захисним кожухом на 360°, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
           </r>
         </is>
       </c>
-      <c r="F22" s="2"/>
-      <c r="G22" s="2" t="inlineStr">
+      <c r="F32" s="2"/>
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Різання, Видалення задирок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230 л/хв</t>
+            <t xml:space="preserve">141,5 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 об/хв</t>
+            <t xml:space="preserve">11 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
+            <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
@@ -20630,687 +29492,6285 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150</t>
-[...71 lines deleted...]
-            <t xml:space="preserve">Самовідбір</t>
+            <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">179 Вт</t>
+            <t xml:space="preserve">1,75 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">95 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,82 кг</t>
+            <t xml:space="preserve">1,5 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">265 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
-Эксцентрик: 5 мм
-[...1 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+Уровень шума: 95 Дб
+Присоединительная резьба (воздух): 3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H22" s="2">
-        <v>15621</v>
+      <c r="H32" s="2">
+        <v>29140</v>
       </c>
     </row>
-    <row r="23" spans="1:8" customHeight="1" ht="150">
-      <c r="A23" s="2" t="s">
+    <row r="33" spans="1:8" customHeight="1" ht="150">
+      <c r="A33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E23" s="2" t="inlineStr">
+      <c r="D33" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
           </r>
         </is>
       </c>
-      <c r="F23" s="2"/>
-      <c r="G23" s="2" t="inlineStr">
+      <c r="F33" s="2"/>
+      <c r="G33" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Витрата повітря: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">230 л/хв</t>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 об/хв</t>
+            <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">6,3 бар</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Діаметр круга: </t>
-[...155 lines deleted...]
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">655 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Применение: Промышленное
-[...2 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+            <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H23" s="2">
-        <v>14058</v>
+      <c r="H33" s="2">
+        <v>14777</v>
       </c>
     </row>
-    <row r="24" spans="1:8" customHeight="1" ht="150">
-[...3 lines deleted...]
-      <c r="B24" s="2" t="s">
+    <row r="34" spans="1:8" customHeight="1" ht="150">
+      <c r="A34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="2" t="inlineStr">
+      <c r="C34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
+            <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
+            <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутовий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">145 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,15 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 0.2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,4 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">124 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H34" s="2">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="150">
+      <c r="A35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H35" s="2">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="150">
+      <c r="A36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">338 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="2">
+        <v>9201</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="150">
+      <c r="A37" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний гриндер GY-101 підходить для робіт, що потребують високої швидкості й точності: тонке шліфування, полірування, зачистка швів і задирок, а також робота з абразивними кругами, щітками та карбідними насадками.
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">70 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">128 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H37" s="2">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="150">
+      <c r="A38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 + 6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">165 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,32 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">134 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H38" s="2">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="150">
+      <c r="A39" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 + 8 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6+8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H39" s="2">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="150">
+      <c r="A40" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro ST-270CB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий пневматичний міні гріндер ST-270CB 3/8"-24 для шин з подовженим шлангом та низькою швидкістю обертання 2600 об/хв.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2600 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">240 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="2">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" customHeight="1" ht="150">
+      <c r="A41" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA5244M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер подовжений з цангою 6 мм, призначений для зачистки невеликих деталей або швів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,3 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,34 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,3 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">440 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H41" s="2">
+        <v>8085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" customHeight="1" ht="150">
+      <c r="A42" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA5370M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, потужний, для роботи з глибинним шліфуванням. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">116 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 300 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,75 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,75 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">655 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H42" s="2">
+        <v>10594</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" customHeight="1" ht="150">
+      <c r="A43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">235 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H43" s="2">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" customHeight="1" ht="150">
+      <c r="A44" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">108 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">250 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H44" s="2">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" customHeight="1" ht="150">
+      <c r="A45" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутовий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">108 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">160 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H45" s="2">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" customHeight="1" ht="150">
+      <c r="A46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер пневматичний прямий для авіабудування Air Pro SA-3R2-25М</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: прямий міні гріндер SA-3R2-25М з змінною цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,34 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">122 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" customHeight="1" ht="150">
+      <c r="A47" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,88 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">163 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="2">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" customHeight="1" ht="150">
+      <c r="A48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 + 6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="2">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" customHeight="1" ht="150">
+      <c r="A49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="2">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" customHeight="1" ht="150">
+      <c r="A50" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">650 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,67 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,0 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">272 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 86/94 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H50" s="2">
+        <v>17885</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" customHeight="1" ht="150">
+      <c r="A51" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-158</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-158 оптимальне рішення для зачистки задирок і шліфування в галузях обробки пластику, лиття під тиском, металообробки та інших виробничих процесах.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 мм / 3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 / 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">130 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">65 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">100 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">146 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H51" s="2">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" customHeight="1" ht="150">
+      <c r="A52" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-313</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-313 ідеально підходить для шліфування та полірування твердих матеріалів із використанням насадок великого діаметра.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 - 4 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 / 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">35 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">238 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">180 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H52" s="2">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" customHeight="1" ht="150">
+      <c r="A53" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,2 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.1 - 3.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">305 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Полировальные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H53" s="2">
+        <v>10668</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" customHeight="1" ht="150">
+      <c r="A54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, затискачі для кріплення шліфувального паперу, підходить для робіт на столярних виробництвах. </t>
           </r>
         </is>
       </c>
-      <c r="F24" s="2"/>
-      <c r="G24" s="2" t="inlineStr">
+      <c r="F54" s="2"/>
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -21510,532 +35970,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 3 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H24" s="2">
+      <c r="H54" s="2">
         <v>7070</v>
       </c>
     </row>
-    <row r="25" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E25" s="2" t="inlineStr">
+    <row r="55" spans="1:8" customHeight="1" ht="150">
+      <c r="A55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4085</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу, має регулювання обертів, без насадок, трикутна підошва, підходить для робіт на столярних виробництвах. </t>
           </r>
         </is>
       </c>
-      <c r="F25" s="2"/>
-      <c r="G25" s="2" t="inlineStr">
+      <c r="F55" s="2"/>
+      <c r="G55" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1600 л/хв</t>
+            <t xml:space="preserve">150 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7600 об/хв</t>
+            <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
-[...352 lines deleted...]
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -22235,143 +36306,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 3 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H26" s="2">
+      <c r="H55" s="2">
         <v>7830</v>
       </c>
     </row>
-    <row r="27" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E27" s="2" t="inlineStr">
+    <row r="56" spans="1:8" customHeight="1" ht="150">
+      <c r="A56" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4086T</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу має регулювання обертів, підходить для робіт на столярних виробництвах, дельтавидна підошва. </t>
           </r>
         </is>
       </c>
-      <c r="F27" s="2"/>
-      <c r="G27" s="2" t="inlineStr">
+      <c r="F56" s="2"/>
+      <c r="G56" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -22571,143 +36642,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H27" s="2">
+      <c r="H56" s="2">
         <v>9501</v>
       </c>
     </row>
-    <row r="28" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E28" s="2" t="inlineStr">
+    <row r="57" spans="1:8" customHeight="1" ht="150">
+      <c r="A57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-34Н</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
           </r>
         </is>
       </c>
-      <c r="F28" s="2"/>
-      <c r="G28" s="2" t="inlineStr">
+      <c r="F57" s="2"/>
+      <c r="G57" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">185 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -22907,143 +36978,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 3 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H28" s="2">
+      <c r="H57" s="2">
         <v>16373</v>
       </c>
     </row>
-    <row r="29" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E29" s="2" t="inlineStr">
+    <row r="58" spans="1:8" customHeight="1" ht="150">
+      <c r="A58" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-70H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
           </r>
         </is>
       </c>
-      <c r="F29" s="2"/>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="F58" s="2"/>
+      <c r="G58" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -23222,143 +37293,143 @@
             <t xml:space="preserve">0,99 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H29" s="2">
+      <c r="H58" s="2">
         <v>19893</v>
       </c>
     </row>
-    <row r="30" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E30" s="2" t="inlineStr">
+    <row r="59" spans="1:8" customHeight="1" ht="150">
+      <c r="A59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-34H</t>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-70C</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, підходить для робіт на столярних виробництвах. </t>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, з пружинними затискачами на підошві. </t>
           </r>
         </is>
       </c>
-      <c r="F30" s="2"/>
-      <c r="G30" s="2" t="inlineStr">
+      <c r="F59" s="2"/>
+      <c r="G59" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -23386,69 +37457,69 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір підошви: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75х110 мм</t>
+            <t xml:space="preserve">93х178 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір підошви, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75x110</t>
+            <t xml:space="preserve">93x178</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
@@ -23512,624 +37583,678 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179 Вт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,7 кг</t>
+            <t xml:space="preserve">0,94 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...37 lines deleted...]
-          </r>
         </is>
       </c>
-      <c r="H30" s="2">
-        <v>14669</v>
+      <c r="H59" s="2">
+        <v>17810</v>
       </c>
     </row>
-    <row r="31" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E31" s="2" t="inlineStr">
+    <row r="60" spans="1:8" customHeight="1" ht="150">
+      <c r="A60" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-70C</t>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична з подачею води Jonnesway JA-6655</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, з пружинними затискачами на підошві. </t>
+            <t xml:space="preserve">Особливості: вібраційна шліфувальна машина призначена для шліфування, зачистки, фінішної обробки різних поверхонь з можливістю підключити шланг для подачі води, обладнана регулятором повітря, насадка кріпиться на липучки. </t>
           </r>
         </is>
       </c>
-      <c r="F31" s="2"/>
-      <c r="G31" s="2" t="inlineStr">
+      <c r="F60" s="2"/>
+      <c r="G60" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Витрата повітря: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 об/хв</t>
+            <t xml:space="preserve">7000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
-[...89 lines deleted...]
-            <t xml:space="preserve">93x178</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 мм</t>
+            <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 3</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">Композитний</t>
+            <t xml:space="preserve">до 5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип пиловидалення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...52 lines deleted...]
-          </r>
         </is>
       </c>
-      <c r="H31" s="2">
-        <v>17810</v>
+      <c r="H60" s="2">
+        <v>19197</v>
       </c>
     </row>
-    <row r="32" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E32" s="2" t="inlineStr">
+    <row r="61" spans="1:8" customHeight="1" ht="150">
+      <c r="A61" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина вібраційна пневматична з подачею води Jonnesway JA-6655</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: вібраційна шліфувальна машина призначена для шліфування, зачистки, фінішної обробки різних поверхонь з можливістю підключити шланг для подачі води, обладнана регулятором повітря, насадка кріпиться на липучки. </t>
+            <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
           </r>
         </is>
       </c>
-      <c r="F32" s="2"/>
-      <c r="G32" s="2" t="inlineStr">
+      <c r="F61" s="2"/>
+      <c r="G61" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">158,5 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7000 об/хв</t>
+            <t xml:space="preserve">12 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Ексцентрик: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">до 5</t>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M8х1,25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,05 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">225 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H32" s="2">
-        <v>19197</v>
+      <c r="H61" s="2">
+        <v>10594</v>
       </c>
     </row>
-    <row r="33" spans="1:8" customHeight="1" ht="150">
-      <c r="A33" s="2" t="s">
+    <row r="62" spans="1:8" customHeight="1" ht="150">
+      <c r="A62" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E33" s="2" t="inlineStr">
+      <c r="D62" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5505C</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: професійна болгарка SA5505C з захисним кожухом на 360° та диском 125 мм призначена для робіт на металообробних виробництвах та використовується для зачистки невеликих деталей. </t>
           </r>
         </is>
       </c>
-      <c r="F33" s="2"/>
-      <c r="G33" s="2" t="inlineStr">
+      <c r="F62" s="2"/>
+      <c r="G62" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -24154,51 +38279,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
@@ -24251,179 +38376,179 @@
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металевий</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H33" s="2">
+      <c r="H62" s="2">
         <v>7241</v>
       </c>
     </row>
-    <row r="34" spans="1:8" customHeight="1" ht="150">
-      <c r="A34" s="2" t="s">
+    <row r="63" spans="1:8" customHeight="1" ht="150">
+      <c r="A63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E34" s="2" t="inlineStr">
+      <c r="D63" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+            <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
           </r>
         </is>
       </c>
-      <c r="F34" s="2"/>
-      <c r="G34" s="2" t="inlineStr">
+      <c r="F63" s="2"/>
+      <c r="G63" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+            <t xml:space="preserve">Металообробка</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+            <t xml:space="preserve">Різання</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">650 л/хв</t>
+            <t xml:space="preserve">1600 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 000 об/хв</t>
+            <t xml:space="preserve">7600 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -24451,314 +38576,332 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125 мм</t>
+            <t xml:space="preserve">178 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125</t>
+            <t xml:space="preserve">178</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,67 кВт</t>
+            <t xml:space="preserve">1,4 кВт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність, кВт: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5/8"x11 unc</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,0 кг</t>
+            <t xml:space="preserve">3,0 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">2.1 - 3.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">272 мм</t>
+            <t xml:space="preserve">253 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
-Уровень шума: 86/94 Дб (давление/мощность)
-Присоединительная резьба (воздух): 1/4"</t>
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: 5/8"x11 unc</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H34" s="2">
-        <v>17885</v>
+      <c r="H63" s="2">
+        <v>22093</v>
       </c>
     </row>
-    <row r="35" spans="1:8" customHeight="1" ht="150">
-[...12 lines deleted...]
-      <c r="E35" s="2" t="inlineStr">
+    <row r="64" spans="1:8" customHeight="1" ht="150">
+      <c r="A64" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з подачею води Air Pro SA4123</t>
+            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: шліфувальна машина з подачею води і діаметром підошви 140 мм, яка призначена для шліфування плоских поверхонь великої площі, застосовується для обробки природного та штучного каменю. </t>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
           </r>
         </is>
       </c>
-      <c r="F35" s="2"/>
-      <c r="G35" s="2" t="inlineStr">
+      <c r="F64" s="2"/>
+      <c r="G64" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">460 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4200 об/хв</t>
+            <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -24786,3074 +38929,185 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140 мм</t>
+            <t xml:space="preserve">230 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">8 мм (вода)</t>
+            <t xml:space="preserve">230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,7 кВт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,6 кг</t>
+            <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2.1 - 3.0</t>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">340 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H35" s="2">
-[...2925 lines deleted...]
-        <v>11148</v>
+      <c r="H64" s="2">
+        <v>18581</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>