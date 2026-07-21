--- v3 (2026-05-30)
+++ v4 (2026-07-21)
@@ -15,74 +15,74 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 30.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.07.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Гріндери</t>
   </si>
   <si>
     <t>Гріндер</t>
   </si>
   <si>
     <t>SA85017</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
@@ -352,75 +352,93 @@
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">180 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
     <t>Орбітальні</t>
   </si>
   <si>
-    <t>SA45008NF-H6</t>
+    <t>SA45008N-H6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">99 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -497,87 +515,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150 мм</t>
+      <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150</t>
+      <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2,5 мм</t>
+      <t xml:space="preserve">5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Корпус: </t>
     </r>
@@ -592,55 +610,709 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Композитний</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип пиловидалення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">155 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Pneumomaster</t>
   </si>
   <si>
     <t>Болгарки (кутові)</t>
   </si>
   <si>
+    <t>GY-2C-1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Pneumomaster GY-2C-1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматична болгарка GY-2C-1 з диском 50 мм застосовується для обробки металу, шліфування, зняття зварних швів і фасок у суднобудуванні, автопромисловості, ливарному виробництві та загальній металообробці.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">590 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,64 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">155 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5619</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з захисним кожухом на 360° Air Pro SA5619</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова болгарка SA5619 з захисним кожухом на 360°, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Різання, Видалення задирок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">141,5 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11 500 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,75 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">95 Дб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,5 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">265 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 95 Дб
+Присоединительная резьба (воздух): 3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
     <t>SA8542</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
     </r>
   </si>
   <si>
     <r>
@@ -4279,397 +4951,656 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Центральный отбор</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA45008N-H6</t>
+    <t>SA45008NF-H6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
+      <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5546</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99 л/хв</t>
+      <t xml:space="preserve">650 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11 000 об/хв</t>
+      <t xml:space="preserve">12 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,2 бар</t>
+      <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Професійні</t>
+      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Професійні</t>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,67 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Діаметр круга: </t>
-[...106 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,8 кг</t>
+      <t xml:space="preserve">2,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">155 мм</t>
+      <t xml:space="preserve">272 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Применение: Профессиональное
-[...2 lines deleted...]
-Тип пылеудаления: Без отбора пыли</t>
+      <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 86/94 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA4663K</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -4904,241 +5835,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">без ексцентрика</t>
-    </r>
-[...189 lines deleted...]
-      <t xml:space="preserve">155 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA4198S</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -7118,51 +7858,51 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">500 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Лінійні</t>
   </si>
   <si>
-    <t>SA4212 new</t>
+    <t>SA4212</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4212</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, подвійне поршневе вирівнювання, призначена для шліфування чвертей, профілів і великих деталей.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
@@ -7354,330 +8094,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
-    </r>
-[...278 lines deleted...]
-      <t xml:space="preserve">до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Стрічкові</t>
   </si>
   <si>
     <t>SA4534PUP</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
     </r>
     <r>
@@ -8666,178 +9126,142 @@
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">220 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5619</t>
+    <t>SA5586</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з захисним кожухом на 360° Air Pro SA5619</t>
+      <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова болгарка SA5619 з захисним кожухом на 360°, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Сфера промисловості: </t>
-[...34 lines deleted...]
-    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">141,5 л/хв</t>
+      <t xml:space="preserve">460 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11 500 об/хв</t>
+      <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,2 бар</t>
+      <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
@@ -8847,233 +9271,177 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125 мм</t>
+      <t xml:space="preserve">230 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125</t>
+      <t xml:space="preserve">230</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,75 HP</t>
-[...53 lines deleted...]
-      <t xml:space="preserve">3/8"</t>
+      <t xml:space="preserve">1,7 кВт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,5 кг</t>
+      <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.0 - 2.0</t>
+      <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265 мм</t>
+      <t xml:space="preserve">340 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+      <t xml:space="preserve">Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Применение: Промышленное
-[...1 lines deleted...]
-Присоединительная резьба (воздух): 3/8"</t>
+      <t xml:space="preserve">Применение: Промышленное</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA5548</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -9260,304 +9628,692 @@
       <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5121</t>
+    <t>SA5517</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+      <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Різання</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1600 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">7600 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,4 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5/8"x11 unc</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3,0 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2.1 - 3.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">253 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: 5/8"x11 unc</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5351M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер пневматичний мікро (бормашина) Air Pro SA5351M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий мікро гріндер SA5351M з цангою 3 мм, швидкий, легкий і зручний, для роботи з малогабаритними деталями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Тип гріндера: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Кутовий</t>
+      <t xml:space="preserve">Прямий</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6 мм</t>
+      <t xml:space="preserve">3 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">145 л/хв</t>
+      <t xml:space="preserve">3</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18 000 об/хв</t>
+      <t xml:space="preserve">100 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">190 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,15 кВт</t>
+      <t xml:space="preserve">0,06 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 0.2</t>
-    </r>
-[...70 lines deleted...]
-      <t xml:space="preserve">124 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA55021M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -10319,50 +11075,462 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">170 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
+    <t>GY-638A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-638A</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий пневматичний гріндер GY-638A ідеально підходить для грубого шліфування, обробки форм, ливарного виробництва, заводів з обробки металу й інших індустріальних сфер.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм, 6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3+6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">300 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,6 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">158 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-650D</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-650D</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий пневматичний гріндер GY-650D ідеально підходить для важких робіт у суднобудуванні, аерокосмічній галузі, автомобільному виробництві та інших промислових сферах, де необхідна висока потужність і точність при шліфуванні та різанні.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">580 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,0 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">180 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
     <t>SA-3R2-25A</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
     </r>
   </si>
   <si>
     <r>
@@ -10447,50 +11615,86 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">25 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -11215,346 +12419,50 @@
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">440 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5370M</t>
-[...294 lines deleted...]
-  <si>
     <t>SA55021LM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
@@ -12103,347 +13011,293 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">250 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA53120M</t>
+    <t>Пневмогріндери</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+    <t>SA5603M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мікро гріндер прямий пневматичний турбінний для авіабудування Air Pro SA5603M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+      <t xml:space="preserve">Особливості: прямий пневматичний мікро гріндер для авіаційних робіт SA5603M з змінною цангою 6 мм, призначений для шліфування, полірування, зачищення, зняття задирок та точної обробки деталей.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип гріндера: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Кутовий</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+      <t xml:space="preserve">Прямий</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">108 л/хв</t>
+      <t xml:space="preserve">340 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18 000 об/хв</t>
+      <t xml:space="preserve">40 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,45 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Робочий тиск: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,7 кг</t>
+      <t xml:space="preserve">0,393 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-    <r>
-[...19 lines deleted...]
-    <t>Пневмогріндери</t>
   </si>
   <si>
     <t>SA-3R2-25М</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер пневматичний прямий для авіабудування Air Pro SA-3R2-25М</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve"> Особливості: прямий міні гріндер SA-3R2-25М з змінною цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями.</t>
     </r>
   </si>
@@ -12553,50 +13407,86 @@
       </rPr>
       <t xml:space="preserve">25 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -13162,50 +14052,86 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
   </si>
   <si>
     <t>SA55022M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
@@ -13496,214 +14422,142 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">170 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5546</t>
+    <t>SA5505C</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5505C</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+      <t xml:space="preserve">Особливості: професійна болгарка SA5505C з захисним кожухом на 360° та диском 125 мм призначена для робіт на металообробних виробництвах та використовується для зачистки невеликих деталей. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+      <t xml:space="preserve">Металообробка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">650 л/хв</t>
+      <t xml:space="preserve">Видалення задирок, Різання</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12 000 об/хв</t>
+      <t xml:space="preserve">11 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
-[...53 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
@@ -13713,645 +14567,2682 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,67 кВт</t>
+      <t xml:space="preserve">0,78 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Рівень шуму: </t>
-[...121 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металевий</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>GY-158</t>
+    <t>Вібраційні</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-158</t>
+    <t>SA4085</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4085</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-158 оптимальне рішення для зачистки задирок і шліфування в галузях обробки пластику, лиття під тиском, металообробки та інших виробничих процесах.</t>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу, має регулювання обертів, без насадок, трикутна підошва, підходить для робіт на столярних виробництвах. </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Тип гріндера: </t>
-[...88 lines deleted...]
-    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">130 л/хв</t>
+      <t xml:space="preserve">150 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65 000 об/хв</t>
+      <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20 001 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4-6 бар</t>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">73х80 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">73х80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">100 г</t>
+      <t xml:space="preserve">0,77 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Довжина: </t>
-[...11 lines deleted...]
-      <t xml:space="preserve">146 мм</t>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 3 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>GY-313</t>
+    <t>SA5390S</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-313</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-313 ідеально підходить для шліфування та полірування твердих матеріалів із використанням насадок великого діаметра.</t>
+      <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">158,5 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M8х1,25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,05 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">225 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Jonnesway</t>
+  </si>
+  <si>
+    <t>JA-6655*****************</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична з подачею води Jonnesway JA-6655</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: вібраційна шліфувальна машина призначена для шліфування, зачистки, фінішної обробки різних поверхонь з можливістю підключити шланг для подачі води, обладнана регулятором повітря, насадка кріпиться на липучки. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">7000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SMN-70C</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-70C</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, з пружинними затискачами на підошві. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">200 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">93х178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">93x178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,94 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SMG-70H******************</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-70H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">200 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">93х178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">93x178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">179 Вт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,99 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SMG-34H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-34Н</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">185 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75х110 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75x110</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Самовідбір</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,75 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 3 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA4086T</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4086T</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу має регулювання обертів, підходить для робіт на столярних виробництвах, дельтавидна підошва. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">200 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Професійні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125х95 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">125x95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,83 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA4053</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, затискачі для кріплення шліфувального паперу, підходить для робіт на столярних виробництвах. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">200 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">73х98 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір підошви, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">73х98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Корпус: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Композитний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,8 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 3 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-103</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-103</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-103 ідеально підходить для локального шліфування, полірування та тонкої обробки твердих матеріалів у формувальному виробництві, ювелірній справі та металообробці.</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Тип гріндера: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Прямий</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,3 - 4 мм</t>
+      <t xml:space="preserve">2,38 мм / 3 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,3 / 4</t>
+      <t xml:space="preserve">2,38 / 3</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">220 л/хв</t>
+      <t xml:space="preserve">150 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35 000 об/хв</t>
+      <t xml:space="preserve">65 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,0 бар</t>
+      <t xml:space="preserve">4-6 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">238 г</t>
+      <t xml:space="preserve">120 г</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">180 мм</t>
+      <t xml:space="preserve">169 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Полірувальні</t>
   </si>
   <si>
     <t>SA4621P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
     </r>
     <r>
@@ -14596,1377 +17487,1154 @@
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
 Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Вібраційні</t>
+    <t>GY-095N</t>
   </si>
   <si>
-    <t>SA4053</t>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Пневматичний кутовий 90° міні гріндер Pneumomaster GY-095N</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: пневматичний кутовий міні гріндер GY-095N ідеально підходить для обробки внутрішніх отворів, вузьких щілин, сходинок та інших важкодоступних місць, де потрібне точне та делікатне шліфування.</t>
+    </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...8 lines deleted...]
-      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутовий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">150 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">23 500 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4-6 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">152 г</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">149 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>GY-093N</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Пневматичний кутовий 90° міні гріндер Pneumomaster GY-093N</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, затискачі для кріплення шліфувального паперу, підходить для робіт на столярних виробництвах. </t>
+      <t xml:space="preserve">Особливості: пневматичний кутовий міні гріндер GY-093N ідеально підходить для фінішної обробки зварних швів, зняття фасок та поверхневого шліфування у важкодоступних місцях.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутовий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">30 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200 л/хв</t>
+      <t xml:space="preserve">150 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9000 об/хв</t>
+      <t xml:space="preserve">23 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 5 001 до 10 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...143 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
+      <t xml:space="preserve">4-6 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,8 кг</t>
+      <t xml:space="preserve">182 г</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип: </t>
-[...32 lines deleted...]
-Тип пылеудаления: Без отбора пыли</t>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">155 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA4085</t>
+    <t>GY-121N</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4085</t>
+      <t xml:space="preserve">Пневматичний кутовий 120° міні гріндер Pneumomaster GY-121N</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу, має регулювання обертів, без насадок, трикутна підошва, підходить для робіт на столярних виробництвах. </t>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-121N з кутом 120° призначений для внутрішнього шліфування, видалення задирок і обробки вузьких проміжків, отворів та сходинок у складних конструкціях.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Кутовий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір патрона: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">150 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16 000 об/хв</t>
+      <t xml:space="preserve">23 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...143 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
+      <t xml:space="preserve">4-6 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,77 кг</t>
+      <t xml:space="preserve">150 г</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип: </t>
-[...32 lines deleted...]
-Тип пылеудаления: Без отбора пыли</t>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">165 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA4086T</t>
+    <t>GY-313</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4086T</t>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-313</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу має регулювання обертів, підходить для робіт на столярних виробництвах, дельтавидна підошва. </t>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-313 ідеально підходить для шліфування та полірування твердих матеріалів із використанням насадок великого діаметра.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 - 4 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 / 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200 л/хв</t>
+      <t xml:space="preserve">220 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 об/хв</t>
+      <t xml:space="preserve">35 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 5 001 до 10 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...143 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
+      <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,83 кг</t>
+      <t xml:space="preserve">238 г</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип: </t>
-[...32 lines deleted...]
-Тип пылеудаления: Без отбора пыли</t>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">180 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SMG-34H</t>
+    <t>GY-158</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-34Н</t>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-158</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+      <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-158 оптимальне рішення для зачистки задирок і шліфування в галузях обробки пластику, лиття під тиском, металообробки та інших виробничих процесах.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,38 мм / 3 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,38 / 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">185 л/хв</t>
+      <t xml:space="preserve">130 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 об/хв</t>
+      <t xml:space="preserve">65 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 5 001 до 10 000</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...143 lines deleted...]
-      <t xml:space="preserve">Самовідбір</t>
+      <t xml:space="preserve">4-6 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,75 кг</t>
+      <t xml:space="preserve">100 г</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип: </t>
-[...32 lines deleted...]
-Тип пылеудаления: Самоотбор</t>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">146 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SMG-70H******************</t>
+    <t>SA5587</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-70H</t>
+      <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5587</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+      <t xml:space="preserve">Особливості: торцева промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки великих деталей. </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Витрата повітря: </t>
-[...11 lines deleted...]
-      <t xml:space="preserve">200 л/хв</t>
+      <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">odTVQlSyWSY?rel=0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 об/хв</t>
+      <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
@@ -16000,1865 +18668,227 @@
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір підошви: </t>
-[...101 lines deleted...]
-      <t xml:space="preserve">Самовідбір</t>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">228 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">228</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">179 Вт</t>
+      <t xml:space="preserve">1,7 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/2"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5/8"x11 unc</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,99 кг</t>
+      <t xml:space="preserve">4,12 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
-[...764 lines deleted...]
-      <t xml:space="preserve">1.0 - 2.0</t>
+      <t xml:space="preserve">3.1 - 5.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">225 мм</t>
+      <t xml:space="preserve">340 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+      <t xml:space="preserve">Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
-Присоединительная резьба (воздух): 3/8"
-[...558 lines deleted...]
-Присоединительная резьба (воздух): 3/8"
+Присоединительная резьба (воздух): 1/2"
 Размер посадочного отверстия: 5/8"x11 unc</t>
-    </r>
-[...276 lines deleted...]
-      <t xml:space="preserve">Применение: Промышленное</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -17901,51 +18931,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008nf-h6_01-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_014.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45002s-h5_017.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008s-h6_018.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4123_019.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osg30h-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-1-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086n-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa4663k_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-2c-1_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4522_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-125s_01-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942a_new_01-1-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942b_new_01-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4212-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4213_01-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_0127.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_0128.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5619_01-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5121-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0135.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-101_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0137.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_grinder_airpro_st-270cb-150x15039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5244m-150x15040.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5370m-150x15041.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15043.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0149.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-158_01-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-313_02-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4053_0153.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4085-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086t_0155.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-34h-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-70h-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smh-70c-150x15058.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_jonnesway_ja-6655_01-150x15059.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x15060.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa5505c_01-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15063.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086n-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-2c-1_01-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5619_01-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8542_01_-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8543_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa8544_017.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45002s-h5_019.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008s-h6_0110.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4123_0111.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osg30h-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osc50h-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-1-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_osn-60h-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45008nf-h6_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0118.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa4663k_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4198s-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4522_01-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-125s_01-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942a_new_01-1-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-942b_new_01-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4212-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_0128.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_0129.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_77-2qsa5351m_0135.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0137.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-101_01-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-638a_01-150x15039.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-650d_03-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0141.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15042.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_grinder_airpro_st-270cb-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5244m-150x15044.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15045.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15046.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5603m_01-150x15047.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10-150x15048.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15049.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15050.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15051.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa5505c_01-150x15052.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4085-150x15053.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x15054.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_jonnesway_ja-6655_01-150x15055.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smh-70c-150x15056.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-70h-150x15057.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_smg-34h-150x15058.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4086t_0159.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4053_0160.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-103_01-150x15061.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15062.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-095n_new_01-150x15063.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-093n_01-150x15064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-121n_new_01-150x15065.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-313_02-150x15066.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_kunshan_gy-158_01-150x15067.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5587_01-150x15068.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -19796,50 +20826,200 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20093,54 +21273,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H64" sqref="H64"/>
+      <selection activeCell="H69" sqref="H69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -20449,93 +21629,111 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">180 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>1877</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -20612,87 +21810,87 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150</t>
+            <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,5 мм</t>
+            <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
@@ -20707,442 +21905,499 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Композитний</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип пиловидалення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">155 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>8110</v>
+        <v>8051</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Pneumomaster GY-2C-1</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
+            <t xml:space="preserve">Особливості: пневматична болгарка GY-2C-1 з диском 50 мм застосовується для обробки металу, шліфування, зняття зварних швів і фасок у суднобудуванні, автопромисловості, ливарному виробництві та загальній металообробці.</t>
           </r>
         </is>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">460 л/хв</t>
+            <t xml:space="preserve">590 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 000 об/хв</t>
+            <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125 мм</t>
+            <t xml:space="preserve">50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">50</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,02 кг</t>
+            <t xml:space="preserve">0,64 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">380 мм</t>
+            <t xml:space="preserve">155 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>23172</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з захисним кожухом на 360° Air Pro SA5619</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
+            <t xml:space="preserve">Особливості: промислова болгарка SA5619 з захисним кожухом на 360°, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
           </r>
         </is>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Різання, Видалення задирок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">740 л/хв</t>
+            <t xml:space="preserve">141,5 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7000 об/хв</t>
+            <t xml:space="preserve">11 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 5 001 до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
+            <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
@@ -21152,414 +22407,1046 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178</t>
+            <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,93 HP</t>
+            <t xml:space="preserve">1,75 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">95 Дб</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3,18 кг</t>
+            <t xml:space="preserve">1,5 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.1 - 5.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485 мм</t>
+            <t xml:space="preserve">265 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 95 Дб
+Присоединительная резьба (воздух): 3/8"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>27083</v>
+        <v>30186</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8542</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: SA8544 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 110 мм, глибина різання 30 мм. </t>
+            <t xml:space="preserve">Особливості: SA8542 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 125 мм. </t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">460 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110 мм</t>
-[...89 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">125</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,63 HP</t>
+            <t xml:space="preserve">0,61 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,02 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">380 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>29931</v>
+        <v>24004</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова без відбору пилу Air Pro OSN-60H</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8543</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, максимально потужна, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: SA8543 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 178 мм. </t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">740 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,93 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,18 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.1 - 5.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">485 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H7" s="2">
+        <v>28055</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="150">
+      <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) з подачею води Air Pro SA8544</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: SA8544 промислова болгарка з подачею води для різання вологим повітрям без кожуха, діаметр круга 110 мм, глибина різання 30 мм. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="2">
+        <v>31006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="150">
+      <c r="A9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова без відбору пилу Air Pro OSN-60H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, максимально потужна, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -21828,867 +23715,143 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H7" s="2">
-[...740 lines deleted...]
-      </c>
       <c r="H9" s="2">
-        <v>8677</v>
+        <v>13596</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з подачею води Air Pro SA4123</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45002S-H5</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: шліфувальна машина з подачею води і діаметром підошви 140 мм, яка призначена для шліфування плоских поверхонь великої площі, застосовується для обробки природного та штучного каменю. </t>
+            <t xml:space="preserve">Особливості: SA45002S-H5 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4200 об/хв</t>
+            <t xml:space="preserve">10 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 1 001 до 5 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -22704,237 +23867,961 @@
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">без ексцентрика</t>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип пиловидалення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Без відбору пилу</t>
-[...71 lines deleted...]
-            <t xml:space="preserve">8 мм (вода)</t>
+            <t xml:space="preserve">Самовідбір</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,6 кг</t>
+            <t xml:space="preserve">0,85 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2.1 - 3.0</t>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>13812</v>
+        <v>8461</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з пилозбірником Air Pro SA45008S-H6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: SA45008S-H6 промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,85 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 5 мм
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H11" s="2">
+        <v>8989</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="150">
+      <c r="A12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з подачею води Air Pro SA4123</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: шліфувальна машина з подачею води і діаметром підошви 140 мм, яка призначена для шліфування плоских поверхонь великої площі, застосовується для обробки природного та штучного каменю. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4200 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">140 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">140</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">88 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8 мм (вода)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.1 - 3.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H12" s="2">
+        <v>14308</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="150">
+      <c r="A13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-30H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 75 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -23203,92 +25090,92 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 2,5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H11" s="2">
-        <v>14058</v>
+      <c r="H13" s="2">
+        <v>14563</v>
       </c>
     </row>
-    <row r="12" spans="1:8" customHeight="1" ht="150">
-      <c r="A12" s="2" t="s">
+    <row r="14" spans="1:8" customHeight="1" ht="150">
+      <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="inlineStr">
+      <c r="D14" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-50H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 125 мм, укомплектована шлангом та мішком, має регулювання обертів, максимально потужна, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F12" s="2"/>
-      <c r="G12" s="2" t="inlineStr">
+      <c r="F14" s="2"/>
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -23557,92 +25444,92 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H12" s="2">
-        <v>15621</v>
+      <c r="H14" s="2">
+        <v>16182</v>
       </c>
     </row>
-    <row r="13" spans="1:8" customHeight="1" ht="150">
-      <c r="A13" s="2" t="s">
+    <row r="15" spans="1:8" customHeight="1" ht="150">
+      <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="2" t="inlineStr">
+      <c r="D15" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу і діаметром підошви 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F13" s="2"/>
-      <c r="G13" s="2" t="inlineStr">
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -23911,92 +25798,92 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H13" s="2">
-        <v>15621</v>
+      <c r="H15" s="2">
+        <v>16182</v>
       </c>
     </row>
-    <row r="14" spans="1:8" customHeight="1" ht="150">
-      <c r="A14" s="2" t="s">
+    <row r="16" spans="1:8" customHeight="1" ht="150">
+      <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="2" t="inlineStr">
+      <c r="D16" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з самовідводом пилу Air Pro OSG-60HOS-1</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, підошва-диск на липучці діаметром 150 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F14" s="2"/>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="F16" s="2"/>
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -24265,92 +26152,92 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 2,5 мм
 Корпус: Композитный
 Тип пылеудаления: Самоотбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H14" s="2">
+      <c r="H16" s="2">
         <v>18000</v>
       </c>
     </row>
-    <row r="15" spans="1:8" customHeight="1" ht="150">
-      <c r="A15" s="2" t="s">
+    <row r="17" spans="1:8" customHeight="1" ht="150">
+      <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B17" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="2" t="inlineStr">
+      <c r="D17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина орбітальна пневматична промислова з центральним відбором пилу Air Pro OSC-60H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова шліфувальна машина з центральним відбором пилу і діаметром підошви 150 мм, працює беспосередньо з промисловим пилососом, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F15" s="2"/>
-      <c r="G15" s="2" t="inlineStr">
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">230 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -24619,11107 +26506,12616 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Центральный отбор</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H15" s="2">
-        <v>14846</v>
+      <c r="H17" s="2">
+        <v>15380</v>
       </c>
     </row>
-    <row r="16" spans="1:8" customHeight="1" ht="150">
-      <c r="A16" s="2" t="s">
+    <row r="18" spans="1:8" customHeight="1" ht="150">
+      <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="2" t="inlineStr">
+      <c r="D18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008N-H6</t>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA45008NF-H6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008N-H6 без відбору пилу і діаметром підошви 150 мм, має регулювання обертів, підходить для робіт на столярних виробництвах усіх рівнів. </t>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA45008NF-H6 без відбору пилу з діаметром підошви 150 мм, підходить для робіт на столярних виробництвах усіх рівнів. </t>
           </r>
         </is>
       </c>
-      <c r="F16" s="2"/>
-      <c r="G16" s="2" t="inlineStr">
+      <c r="F18" s="2"/>
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H18" s="2">
+        <v>8402</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="150">
+      <c r="A19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">650 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,67 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,0 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">272 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 86/94 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H19" s="2">
+        <v>18527</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" customHeight="1" ht="150">
+      <c r="A20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA4663K в наборі з різними насадками з діаметром підошви 75 мм, підошва кріпиться на липучці, що забезпечує її швидку заміну. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H20" s="2">
+        <v>6311</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="150">
+      <c r="A21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна з самовідводом пилу Air Pro SA4198S</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина з самовідводом пилу і діаметром підошви 178 мм, укомплектована шлангом та мішком, має регулювання обертів, використовується на столярних виробництвах усіх рівнів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">200 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">900 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,5 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 5 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H21" s="2">
+        <v>13401</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" customHeight="1" ht="150">
+      <c r="A22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пневматична для пелюсткових і барабанних насадок Air Pro SA4522</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості:шліфувальна машина для пелюсткових і барабанних насадок має невелику вагу та міцний корпус. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обрізка та формування, Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь, Створення декоративних елементів</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">100х100 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">100x100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">80 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,5 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">215 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Валиковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 80 Дб
+Присоединительная резьба (воздух): 1/4"
+Корпус: Композитный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H22" s="2">
+        <v>15826</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" customHeight="1" ht="150">
+      <c r="A23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-125S</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматична шліфмашина GY-125S з діаметром підошви 125 мм активно використовується для професійного шліфування та полірування кузовних елементів автомобілів, підготовки поверхонь перед фарбуванням, обробки металевих, дерев’яних і пластикових деталей.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">450 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H23" s="2">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" customHeight="1" ht="150">
+      <c r="A24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: ексцентрикова пневматична шліфмашина GY-942A з діаметром підошви 50 мм призначена для полірування, шліфування, зняття шару матеріалу на малих деталях у столярній, меблевій, ювелірній промисловості та під час ремонту автомобілів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H24" s="2">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="150">
+      <c r="A25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматична шліфувальна машина GY-942B з діаметром підошви 50 мм призначена для обробки плоских поверхонь із високими вимогами до чистоти шліфування в меблевому виробництві, ремонті, оздоблювальних роботах і дрібносерійному виробництві.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка дерев'яних поверхонь, Обробка країв та кутів, Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">400 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H25" s="2">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customHeight="1" ht="150">
+      <c r="A26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Видалення задирок, Обробка металевих поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">63,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">63,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,23 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">262 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H26" s="2">
+        <v>14441</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" customHeight="1" ht="150">
+      <c r="A27" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">380 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5700 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">152 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">152</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/2"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5,16 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5.1 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">500 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H27" s="2">
+        <v>28014</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" customHeight="1" ht="150">
+      <c r="A28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина прямолінійна пневматична Air Pro SA4212</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, подвійне поршневе вирівнювання, призначена для шліфування чвертей, профілів і великих деталей.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">190 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 циклів/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість, цикл/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">57х110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">57х110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H28" s="2">
+        <v>7106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="150">
+      <c r="A29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина має ультратонку стрічку. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,2 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10x330 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10x330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">85 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,88 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">326 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H29" s="2">
+        <v>5776</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="150">
+      <c r="A30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4539PUP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Стрічкова шліфувальна машина пневматична Air Pro SA4539PUP</t>
+          </r>
+        </is>
+      </c>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,2 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,33 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">407 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ленточные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H30" s="2">
+        <v>9069</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" customHeight="1" ht="150">
+      <c r="A31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Очищення поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">88 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,4 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">370 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ленточные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 88 Дб
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H31" s="2">
+        <v>11552</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" customHeight="1" ht="150">
+      <c r="A32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Стрічкова роликова шліфувальна машина пневматична Air Pro SA4641</t>
+          </r>
+        </is>
+      </c>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">85 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">60x270 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">60x270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">83 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,43 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H32" s="2">
+        <v>10395</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" customHeight="1" ht="150">
+      <c r="A33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">460 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,7 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">340 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H33" s="2">
+        <v>19248</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="150">
+      <c r="A34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">655 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H34" s="2">
+        <v>15307</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="150">
+      <c r="A35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Різання</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1600 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7600 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,4 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5/8"x11 unc</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,0 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.1 - 3.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">253 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: 5/8"x11 unc</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H35" s="2">
+        <v>22886</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="150">
+      <c r="A36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер пневматичний мікро (бормашина) Air Pro SA5351M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий мікро гріндер SA5351M з цангою 3 мм, швидкий, легкий і зручний, для роботи з малогабаритними деталями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">100 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">190 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,06 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 0.2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="2">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="150">
+      <c r="A37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H37" s="2">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="150">
+      <c r="A38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">338 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H38" s="2">
+        <v>9531</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="150">
+      <c r="A39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний гриндер GY-101 підходить для робіт, що потребують високої швидкості й точності: тонке шліфування, полірування, зачистка швів і задирок, а також робота з абразивними кругами, щітками та карбідними насадками.
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">70 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">128 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H39" s="2">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="150">
+      <c r="A40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-638A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий пневматичний гріндер GY-638A ідеально підходить для грубого шліфування, обробки форм, ливарного виробництва, заводів з обробки металу й інших індустріальних сфер.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм, 6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">300 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">158 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="2">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" customHeight="1" ht="150">
+      <c r="A41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний Pneumomaster GY-650D</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий пневматичний гріндер GY-650D ідеально підходить для важких робіт у суднобудуванні, аерокосмічній галузі, автомобільному виробництві та інших промислових сферах, де необхідна висока потужність і точність при шліфуванні та різанні.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">580 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">180 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H41" s="2">
+        <v>7563</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" customHeight="1" ht="150">
+      <c r="A42" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 + 6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">165 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,32 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">134 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H42" s="2">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" customHeight="1" ht="150">
+      <c r="A43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 + 8 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6+8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H43" s="2">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" customHeight="1" ht="150">
+      <c r="A44" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro ST-270CB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий пневматичний міні гріндер ST-270CB 3/8"-24 для шин з подовженим шлангом та низькою швидкістю обертання 2600 об/хв.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2600 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,8 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">240 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H44" s="2">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" customHeight="1" ht="150">
+      <c r="A45" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA5244M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер подовжений з цангою 6 мм, призначений для зачистки невеликих деталей або швів. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,3 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,34 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,3 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">440 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H45" s="2">
+        <v>8375</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" customHeight="1" ht="150">
+      <c r="A46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">235 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H46" s="2">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" customHeight="1" ht="150">
+      <c r="A47" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">108 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">250 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="2">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" customHeight="1" ht="150">
+      <c r="A48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Мікро гріндер прямий пневматичний турбінний для авіабудування Air Pro SA5603M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий пневматичний мікро гріндер для авіаційних робіт SA5603M з змінною цангою 6 мм, призначений для шліфування, полірування, зачищення, зняття задирок та точної обробки деталей.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">340 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">40 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,393 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="2">
+        <v>22725</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" customHeight="1" ht="150">
+      <c r="A49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер пневматичний прямий для авіабудування Air Pro SA-3R2-25М</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> Особливості: прямий міні гріндер SA-3R2-25М з змінною цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">25 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,34 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">122 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" customHeight="1" ht="150">
+      <c r="A50" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,88 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">163 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H50" s="2">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" customHeight="1" ht="150">
+      <c r="A51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 + 6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H51" s="2">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" customHeight="1" ht="150">
+      <c r="A52" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,6 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H52" s="2">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" customHeight="1" ht="150">
+      <c r="A53" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5505C</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна болгарка SA5505C з захисним кожухом на 360° та диском 125 мм призначена для робіт на металообробних виробництвах та використовується для зачистки невеликих деталей. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Видалення задирок, Різання</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">11 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,78 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металевий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H53" s="2">
+        <v>7502</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" customHeight="1" ht="150">
+      <c r="A54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4085</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу, має регулювання обертів, без насадок, трикутна підошва, підходить для робіт на столярних виробництвах. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F54" s="2"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,2 бар</t>
+            <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Професійні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Професійні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">73х80 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">73х80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,77 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Профессиональное
+Эксцентрик: 3 мм
+Корпус: Композитный
+Тип пылеудаления: Без отбора пыли</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H54" s="2">
+        <v>8112</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" customHeight="1" ht="150">
+      <c r="A55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">158,5 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M8х1,25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,05 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">225 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H55" s="2">
+        <v>10975</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" customHeight="1" ht="150">
+      <c r="A56" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична з подачею води Jonnesway JA-6655</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: вібраційна шліфувальна машина призначена для шліфування, зачистки, фінішної обробки різних поверхонь з можливістю підключити шланг для подачі води, обладнана регулятором повітря, насадка кріпиться на липучки. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Діаметр круга, мм: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H56" s="2">
+        <v>19886</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" customHeight="1" ht="150">
+      <c r="A57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMN-70C</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, з пружинними затискачами на підошві. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">200 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">93х178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">93x178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Корпус: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Композитний</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип пиловидалення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,8 кг</t>
+            <t xml:space="preserve">0,94 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...12 lines deleted...]
-            <t xml:space="preserve">155 мм</t>
+        </is>
+      </c>
+      <c r="H57" s="2">
+        <v>18449</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" customHeight="1" ht="150">
+      <c r="A58" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-70H</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">200 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">93х178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">93x178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">179 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,99 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H58" s="2">
+        <v>20608</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" customHeight="1" ht="150">
+      <c r="A59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SMG-34Н</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з самовідводом пилу, має регулювання обертів, укомплектована шлангом та мішком, підошва на липучці. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">185 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75х110 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75x110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Самовідбір</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,75 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Эксцентриковые, Пневматические</t>
+            <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Эксцентрик: 3 мм
+Корпус: Композитный
+Тип пылеудаления: Самоотбор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H59" s="2">
+        <v>16961</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" customHeight="1" ht="150">
+      <c r="A60" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4086T</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: професійна шліфувальна машина без відбору пилу має регулювання обертів, підходить для робіт на столярних виробництвах, дельтавидна підошва. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F60" s="2"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">200 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Професійні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125х95 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір підошви, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125x95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Корпус: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Композитний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,83 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Вибрационные, Эксцентриковые, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Профессиональное
 Эксцентрик: 5 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H16" s="2">
-        <v>7772</v>
+      <c r="H60" s="2">
+        <v>9842</v>
       </c>
     </row>
-    <row r="17" spans="1:8" customHeight="1" ht="150">
-      <c r="A17" s="2" t="s">
+    <row r="61" spans="1:8" customHeight="1" ht="150">
+      <c r="A61" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B61" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="2" t="inlineStr">
+      <c r="C61" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
+            <t xml:space="preserve">Шліфмашина вібраційна пневматична Air Pro SA4053</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна шліфувальна машина SA4663K в наборі з різними насадками з діаметром підошви 75 мм, підошва кріпиться на липучці, що забезпечує її швидку заміну. </t>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина без відбору пилу, має регулювання обертів, затискачі для кріплення шліфувального паперу, підходить для робіт на столярних виробництвах. </t>
           </r>
         </is>
       </c>
-      <c r="F17" s="2"/>
-[...10643 lines deleted...]
-      <c r="G54" s="2" t="inlineStr">
+      <c r="F61" s="2"/>
+      <c r="G61" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -35970,2919 +39366,1790 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Эксцентрик: 3 мм
 Корпус: Композитный
 Тип пылеудаления: Без отбора пыли</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H54" s="2">
-[...2197 lines deleted...]
-      </c>
       <c r="H61" s="2">
-        <v>10594</v>
+        <v>7324</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="150">
       <c r="A62" s="2" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5505C</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-103</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: професійна болгарка SA5505C з захисним кожухом на 360° та диском 125 мм призначена для робіт на металообробних виробництвах та використовується для зачистки невеликих деталей. </t>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-103 ідеально підходить для локального шліфування, полірування та тонкої обробки твердих матеріалів у формувальному виробництві, ювелірній справі та металообробці.</t>
           </r>
         </is>
       </c>
       <c r="F62" s="2"/>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Видалення задирок, Різання</t>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 мм / 3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 / 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11 000 об/хв</t>
+            <t xml:space="preserve">65 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 5 001 до 10 000</t>
-[...59 lines deleted...]
-            <t xml:space="preserve">Потужність, кВт: </t>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">120 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Корпус: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">Металевий</t>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">169 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H62" s="2">
-        <v>7241</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="150">
       <c r="A63" s="2" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
+            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
+            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
           </r>
         </is>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Металообробка</t>
+            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Різання</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">1600 л/хв</t>
+            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7600 об/хв</t>
+            <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 5 001 до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">178 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">178</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Потужність: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3/8"</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">5/8"x11 unc</t>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3,0 кг</t>
+            <t xml:space="preserve">2,2 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2.1 - 3.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">253 мм</t>
+            <t xml:space="preserve">305 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+            <t xml:space="preserve">Полировальные, Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Применение: Промышленное
-[...1 lines deleted...]
-Размер посадочного отверстия: 5/8"x11 unc</t>
+            <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H63" s="2">
-        <v>22093</v>
+        <v>11051</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="150">
       <c r="A64" s="2" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+            <t xml:space="preserve">Пневматичний кутовий 90° міні гріндер Pneumomaster GY-095N</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+            <t xml:space="preserve">Особливості: пневматичний кутовий міні гріндер GY-095N ідеально підходить для обробки внутрішніх отворів, вузьких щілин, сходинок та інших важкодоступних місць, де потрібне точне та делікатне шліфування.</t>
           </r>
         </is>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутовий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">460 л/хв</t>
+            <t xml:space="preserve">150 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">23 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">152 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">149 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H64" s="2">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" customHeight="1" ht="150">
+      <c r="A65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматичний кутовий 90° міні гріндер Pneumomaster GY-093N</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний кутовий міні гріндер GY-093N ідеально підходить для фінішної обробки зварних швів, зняття фасок та поверхневого шліфування у важкодоступних місцях.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутовий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">30 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">23 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">182 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">155 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H65" s="2">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" customHeight="1" ht="150">
+      <c r="A66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматичний кутовий 120° міні гріндер Pneumomaster GY-121N</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-121N з кутом 120° призначений для внутрішнього шліфування, видалення задирок і обробки вузьких проміжків, отворів та сходинок у складних конструкціях.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Кутовий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір патрона: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">23 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">165 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H66" s="2">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" customHeight="1" ht="150">
+      <c r="A67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-313</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-313 ідеально підходить для шліфування та полірування твердих матеріалів із використанням насадок великого діаметра.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 - 4 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 / 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">35 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,0 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">238 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">180 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H67" s="2">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" customHeight="1" ht="150">
+      <c r="A68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Pneumomaster GY-158</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: пневматичний міні гриндер GY-158 оптимальне рішення для зачистки задирок і шліфування в галузях обробки пластику, лиття під тиском, металообробки та інших виробничих процесах.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 мм / 3 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,38 / 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">130 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">65 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4-6 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">100 г</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">146 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H68" s="2">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" customHeight="1" ht="150">
+      <c r="A69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5587</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: торцева промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки великих деталей. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Youtube code (in URL after "watch?v="): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">odTVQlSyWSY?rel=0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
@@ -38929,123 +41196,159 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230 мм</t>
+            <t xml:space="preserve">228 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230</t>
+            <t xml:space="preserve">228</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,7 кВт</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/2"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5/8"x11 unc</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,8 кг</t>
+            <t xml:space="preserve">4,12 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">3.1 - 5.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">340 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
@@ -39055,59 +41358,61 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Применение: Промышленное</t>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 1/2"
+Размер посадочного отверстия: 5/8"x11 unc</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H64" s="2">
-        <v>18581</v>
+      <c r="H69" s="2">
+        <v>22567</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>