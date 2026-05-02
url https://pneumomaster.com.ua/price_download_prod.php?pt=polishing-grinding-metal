--- v1 (2026-02-16)
+++ v2 (2026-05-02)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 16.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 02.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
     <t>Орбітальні</t>
   </si>
   <si>
     <t>SA4663K</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина орбітальна пневматична професійна без відбору пилу Air Pro SA4663K, набір</t>
@@ -141,51 +141,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -304,50 +304,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Для пелюсткових насадок</t>
   </si>
   <si>
     <t>SA4522</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична для пелюсткових і барабанних насадок Air Pro SA4522</t>
     </r>
     <r>
@@ -404,51 +422,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір підошви: </t>
     </r>
@@ -723,51 +741,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик, мм: </t>
     </r>
@@ -868,50 +886,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>GY-942A</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -965,51 +1001,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -1110,50 +1146,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>GY-942B</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -1225,51 +1279,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -1334,57 +1388,93 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Прямолінійні</t>
+    <t>Торцеві</t>
   </si>
   <si>
     <t>SA5403************</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
     </r>
   </si>
@@ -1452,51 +1542,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -1561,68 +1651,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">63,5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1,23 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -1751,51 +1823,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5700 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -1878,68 +1950,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9,5 мм</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5,16 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -2698,51 +2752,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -2861,50 +2915,68 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
         <v>6311</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
@@ -2977,51 +3049,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір підошви: </t>
           </r>
@@ -3185,51 +3257,51 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Уровень шума: 80 Дб
 Присоединительная резьба (воздух): 1/4"
 Корпус: Композитный</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>15186</v>
+        <v>15277</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3312,51 +3384,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
@@ -3461,54 +3533,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>4669</v>
+        <v>5430</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3573,51 +3663,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -3722,54 +3812,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>3889</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3852,51 +3960,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -3965,54 +4073,90 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>3371</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4095,51 +4239,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -4209,68 +4353,50 @@
             </rPr>
             <t xml:space="preserve">63,5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,23 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -4283,51 +4409,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">262 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>8314</v>
+        <v>13940</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4410,51 +4536,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5700 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -4542,68 +4668,50 @@
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9,5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5,16 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -4616,51 +4724,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>26881</v>
+        <v>27043</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>