--- v0 (2026-03-08)
+++ v1 (2026-05-05)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 08.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
     <t>Торцеві</t>
   </si>
   <si>
     <t>SA5586</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
@@ -123,51 +123,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -328,329 +328,436 @@
       <t xml:space="preserve">Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>VGL</t>
+    <t>Болгарки (кутові)</t>
   </si>
   <si>
-    <t>Поліпропіленовий</t>
+    <t>SA5390S</t>
   </si>
   <si>
-    <t>SA4621P</t>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+    </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...19 lines deleted...]
-    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">158,5 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2500 об/хв</t>
+      <t xml:space="preserve">12 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178 мм</t>
+      <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+      <t xml:space="preserve">125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1/4"</t>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M8х1,25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2,2 кг</t>
+      <t xml:space="preserve">2,05 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2.1 - 3.0</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305 мм</t>
+      <t xml:space="preserve">225 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Полировальные, Пневматические</t>
+      <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
-Присоединительная резьба (воздух): 1/4"</t>
+      <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Стрічкові</t>
   </si>
   <si>
     <t>SA4641</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
     </r>
     <r>
@@ -689,51 +796,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -931,51 +1038,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -1210,51 +1317,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -1470,51 +1577,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір абразивної стрічки: </t>
     </r>
@@ -1639,51 +1746,51 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">326 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Прямолінійні</t>
+    <t>VGL</t>
   </si>
   <si>
     <t>SA5530R</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
     </r>
   </si>
@@ -1751,51 +1858,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5700 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -1878,68 +1985,50 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/2"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9,5 мм</t>
-    </r>
-[...16 lines deleted...]
-      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5,16 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -2065,51 +2154,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -2179,68 +2268,50 @@
       </rPr>
       <t xml:space="preserve">63,5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1,23 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -2250,147 +2321,180 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">262 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Болгарки (кутові)</t>
   </si>
   <si>
     <t>SA5548</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфмашина SA5548, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
+      <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Металообробка, Обробка поверхні</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
@@ -2552,51 +2656,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -2922,51 +3026,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7600 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -3177,355 +3281,341 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Присоединительная резьба (воздух): 3/8"
 Размер посадочного отверстия: 5/8"x11 unc</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Полірувальні</t>
+  </si>
+  <si>
+    <t>SA4621P</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2500 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,3 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">178</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рівень шуму: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,2 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2.1 - 3.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">305 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Полировальные, Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Гріндери</t>
   </si>
   <si>
-    <t>SA85017</t>
-[...294 lines deleted...]
-  <si>
     <t>SA5121</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
     </r>
   </si>
   <si>
     <r>
@@ -3754,50 +3844,346 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">124 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA55022M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">113 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10 000 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Застосування: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Призначення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Промислові</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,6 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">170 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA55021M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -6082,178 +6468,178 @@
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">338 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA55022M</t>
+    <t>SA85017</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+      <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+      <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">6</t>
+      <t xml:space="preserve">Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">113 л/хв</t>
+      <t xml:space="preserve">108 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22 000 об/хв</t>
+      <t xml:space="preserve">20 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 000 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
@@ -6335,87 +6721,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,6 кг</t>
+      <t xml:space="preserve">0,84 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">170 мм</t>
+      <t xml:space="preserve">180 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -6458,51 +6844,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0110.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5121-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0121.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0122.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15023.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0110.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5121-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0122.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0123.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x15024.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7153,50 +7539,80 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1666875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7450,54 +7866,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -7582,51 +7998,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -7788,363 +8204,473 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>11148</v>
+        <v>18581</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+            <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">158,5 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2500 об/хв</t>
+            <t xml:space="preserve">12 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178 мм</t>
+            <t xml:space="preserve">125 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">178</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M8х1,25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,2 кг</t>
+            <t xml:space="preserve">2,05 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2.1 - 3.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305 мм</t>
+            <t xml:space="preserve">225 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полировальные, Пневматические</t>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
-Присоединительная резьба (воздух): 1/4"</t>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>10668</v>
+        <v>10594</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Стрічкова роликова шліфувальна машина пневматична Air Pro SA4641</t>
           </r>
         </is>
       </c>
       <c r="F4" s="2"/>
@@ -8177,51 +8703,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -8322,54 +8848,54 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">220 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
         <v>10035</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
           </r>
         </is>
       </c>
       <c r="F5" s="2"/>
@@ -8438,51 +8964,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -8645,65 +9171,65 @@
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Уровень шума: 88 Дб
 Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>6691</v>
+        <v>11152</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4539PUP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Стрічкова шліфувальна машина пневматична Air Pro SA4539PUP</t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
@@ -8736,51 +9262,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -8935,54 +9461,54 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
         <v>8754</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: стрічкова шліфувальна машина має ультратонку стрічку. </t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
@@ -9015,51 +9541,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір абразивної стрічки: </t>
           </r>
@@ -9190,60 +9716,60 @@
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">326 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
         <v>5576</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
           </r>
         </is>
       </c>
       <c r="F8" s="2"/>
@@ -9312,51 +9838,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5700 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -9439,68 +9965,50 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/2"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9,5 мм</t>
-          </r>
-[...16 lines deleted...]
-            <t xml:space="preserve">Без відбору пилу</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5,16 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
@@ -9529,54 +10037,54 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">500 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
         <v>27043</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
           </r>
         </is>
       </c>
       <c r="F9" s="2"/>
@@ -9645,51 +10153,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -9759,68 +10267,50 @@
             </rPr>
             <t xml:space="preserve">63,5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип пиловидалення: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1,23 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -9833,160 +10323,196 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">262 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>8364</v>
+        <v>13940</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
+            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
           </r>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
@@ -10040,65 +10566,65 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>8866</v>
+        <v>14777</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
           </r>
         </is>
       </c>
       <c r="F11" s="2"/>
@@ -10167,51 +10693,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -10440,54 +10966,54 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Уровень шума: 86/94 Дб (давление/мощность)
 Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
         <v>17885</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
           </r>
         </is>
       </c>
       <c r="F12" s="2"/>
@@ -10556,51 +11082,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7600 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -10823,371 +11349,356 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Присоединительная резьба (воздух): 3/8"
 Размер посадочного отверстия: 5/8"x11 unc</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
         <v>22093</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C13" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="D13" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
+            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
+            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Обрізка та формування</t>
+            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75 мм</t>
+            <t xml:space="preserve">178 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75</t>
-[...89 lines deleted...]
-            <t xml:space="preserve">6,2 бар</t>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,84 кг</t>
+            <t xml:space="preserve">2,2 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">2.1 - 3.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">180 мм</t>
+            <t xml:space="preserve">305 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Полировальные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>1877</v>
+        <v>10668</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
@@ -11434,76 +11945,76 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">124 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
         <v>4489</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -11551,105 +12062,105 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99 л/хв</t>
+            <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">25 000 об/хв</t>
+            <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,35 HP</t>
+            <t xml:space="preserve">0,45 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -11695,128 +12206,128 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,36 кг</t>
+            <t xml:space="preserve">0,6 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150 мм</t>
+            <t xml:space="preserve">170 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
         <v>1666</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -11828,110 +12339,146 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 + 6 мм</t>
+            <t xml:space="preserve">6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3+6</t>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22 000 об/хв</t>
+            <t xml:space="preserve">25 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -11959,87 +12506,141 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>1575</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -12051,146 +12652,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 мм</t>
+            <t xml:space="preserve">3 + 6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">113 л/хв</t>
+            <t xml:space="preserve">3+6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18 000 об/хв</t>
+            <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Потужність: </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12218,141 +12783,87 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...52 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>7068</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
           </r>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -12400,51 +12911,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108 л/хв</t>
+            <t xml:space="preserve">113 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
@@ -12454,51 +12965,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,45 HP</t>
+            <t xml:space="preserve">0,9 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -12544,128 +13055,128 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,7 кг</t>
+            <t xml:space="preserve">0,88 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160 мм</t>
+            <t xml:space="preserve">163 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>1515</v>
+        <v>7068</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
+            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
           </r>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -12731,51 +13242,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20 000 об/хв</t>
+            <t xml:space="preserve">18 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
@@ -12857,128 +13368,128 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,9 кг</t>
+            <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">250 мм</t>
+            <t xml:space="preserve">160 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>1575</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -13026,105 +13537,105 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99 л/хв</t>
+            <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22 000 об/хв</t>
+            <t xml:space="preserve">20 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,35 HP</t>
+            <t xml:space="preserve">0,45 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
@@ -13170,630 +13681,684 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,63 кг</t>
+            <t xml:space="preserve">0,9 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">235 мм</t>
+            <t xml:space="preserve">250 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
         <v>2625</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 + 8 мм</t>
+            <t xml:space="preserve">6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6+8</t>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,63 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">235 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>2365</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 + 6 мм</t>
+            <t xml:space="preserve">6 + 8 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3+6</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">165 л/хв</t>
+            <t xml:space="preserve">6+8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">25 000 об/хв</t>
+            <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
-[...16 lines deleted...]
-          <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...52 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>4655</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 мм</t>
+            <t xml:space="preserve">3 + 6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">3+6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280 л/хв</t>
+            <t xml:space="preserve">165 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18 000 об/хв</t>
+            <t xml:space="preserve">25 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
@@ -13857,238 +14422,497 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,36 кг</t>
+            <t xml:space="preserve">0,32 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.0 - 2.0</t>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">338 мм</t>
+            <t xml:space="preserve">134 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>9201</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10 000 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,36 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">338 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H24" s="2">
+        <v>9201</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="150">
+      <c r="A25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">113 л/хв</t>
+            <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22 000 об/хв</t>
+            <t xml:space="preserve">20 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 000 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
@@ -14170,95 +14994,95 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,6 кг</t>
+            <t xml:space="preserve">0,84 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">170 мм</t>
+            <t xml:space="preserve">180 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H24" s="2">
-        <v>1000</v>
+      <c r="H25" s="2">
+        <v>1877</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>