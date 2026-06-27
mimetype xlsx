--- v1 (2026-05-05)
+++ v2 (2026-06-27)
@@ -1,490 +1,511 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 27.06.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
-    <t>Пневмошліфмашинки</t>
+    <t>Гріндери</t>
   </si>
   <si>
-    <t>Торцеві</t>
+    <t>Гріндер</t>
   </si>
   <si>
-    <t>SA5586</t>
+    <t>SA85017</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+      <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+      <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Сфера промисловості: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип задачі: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Обрізка та формування</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">460 л/хв</t>
+      <t xml:space="preserve">108 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6000 об/хв</t>
+      <t xml:space="preserve">20 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 5 001 до 10 000</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,3 бар</t>
-[...89 lines deleted...]
-      <t xml:space="preserve">1,7 кВт</t>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,8 кг</t>
+      <t xml:space="preserve">0,84 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">340 мм</t>
-[...39 lines deleted...]
-    </r>
+      <t xml:space="preserve">180 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Пневмошліфмашинки</t>
   </si>
   <si>
     <t>Болгарки (кутові)</t>
   </si>
   <si>
-    <t>SA5390S</t>
+    <t>SA5517</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+      <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+      <t xml:space="preserve">Металообробка</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+      <t xml:space="preserve">Різання</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">158,5 л/хв</t>
+      <t xml:space="preserve">1600 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12 000 об/хв</t>
+      <t xml:space="preserve">7600 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 10 001 до 20 000</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -512,252 +533,233 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125 мм</t>
+      <t xml:space="preserve">178 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125</t>
+      <t xml:space="preserve">178</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0,9 кВт</t>
+      <t xml:space="preserve">1,4 кВт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 1.0</t>
+      <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3/8"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір посадкового отвору: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M8х1,25 мм</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">13 мм</t>
+      <t xml:space="preserve">5/8"x11 unc</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2,05 кг</t>
+      <t xml:space="preserve">3,0 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.0 - 2.0</t>
+      <t xml:space="preserve">2.1 - 3.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">225 мм</t>
+      <t xml:space="preserve">253 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Присоединительная резьба (воздух): 3/8"
-Размер посадочного отверстия: M8х1,25 мм
-Рекомендуемый внутренний диаметр шланга: 13 мм</t>
+Размер посадочного отверстия: 5/8"x11 unc</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Стрічкові</t>
   </si>
   <si>
     <t>SA4641</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
     </r>
     <r>
@@ -1749,50 +1751,53 @@
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">326 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>VGL</t>
   </si>
   <si>
+    <t>Торцеві</t>
+  </si>
+  <si>
     <t>SA5530R</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
     </r>
   </si>
   <si>
     <r>
@@ -2917,160 +2922,160 @@
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Уровень шума: 86/94 Дб (давление/мощность)
 Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5517</t>
+    <t>SA5390S</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
+      <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
+      <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Металообробка</t>
+      <t xml:space="preserve">Металообробка, Обробка поверхні</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Різання</t>
+      <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1600 л/хв</t>
+      <t xml:space="preserve">158,5 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7600 об/хв</t>
+      <t xml:space="preserve">12 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">від 5 001 до 10 000</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -3098,233 +3103,512 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178 мм</t>
+      <t xml:space="preserve">125 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">178</t>
+      <t xml:space="preserve">125</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4 кВт</t>
+      <t xml:space="preserve">0,9 кВт</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність, кВт: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3/8"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір посадкового отвору: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M8х1,25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2,05 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">1.0 - 2.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
-[...70 lines deleted...]
-    <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">253 мм</t>
+      <t xml:space="preserve">225 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Применение: Промышленное
 Присоединительная резьба (воздух): 3/8"
-Размер посадочного отверстия: 5/8"x11 unc</t>
+Размер посадочного отверстия: M8х1,25 мм
+Рекомендуемый внутренний диаметр шланга: 13 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>SA5226M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Цанга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Витрата повітря: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">280 л/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18 000 об/хв</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,9 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.51 до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Робочий тиск: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6,2 бар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1/4"</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,36 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.0 - 2.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Довжина: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">338 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Полірувальні</t>
   </si>
   <si>
     <t>SA4621P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
     </r>
     <r>
@@ -3569,356 +3853,93 @@
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
 Присоединительная резьба (воздух): 1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Гріндери</t>
-[...279 lines deleted...]
-  <si>
     <t>SA55022M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -3995,69 +4016,87 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,45 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
@@ -4171,50 +4210,68 @@
     <t>SA55021M</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -4291,141 +4348,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">25 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,35 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
-    </r>
-[...34 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,36 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -4467,50 +4506,68 @@
     <t>SA5348MAK</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -4569,154 +4626,208 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,5 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Застосування: </t>
-[...29 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
+      <t xml:space="preserve">Вага: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,7 кг</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Вага, кг: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA-9R2-18</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -4793,522 +4904,226 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,9 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.51 до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,88 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">163 мм</t>
-    </r>
-[...294 lines deleted...]
-      <t xml:space="preserve">160 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA55022LM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -5385,141 +5200,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,45 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
-    </r>
-[...34 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,9 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -5561,50 +5358,68 @@
     <t>SA55021LM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Сфера промисловості: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип задачі: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -5681,141 +5496,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Потужність: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,35 HP</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
-    </r>
-[...34 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,63 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -5857,50 +5654,68 @@
     <t>SA5568SBM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Цанга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6 + 8 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -5923,136 +5738,118 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
-    </r>
-[...34 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>SA-3R2-25A</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Тип гріндера: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Прямий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Цанга: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3 + 6 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Цанга, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -6093,123 +5890,123 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">25 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">20 001 і більше</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">0,3 HP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність, кВт: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">від 0.21 до 0.5</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1/4"</t>
-    </r>
-[...34 lines deleted...]
-      <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,32 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
@@ -6226,582 +6023,322 @@
       <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">134 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>SA5226M</t>
+    <t>SA5586</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
+      <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+      <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Цанга: </t>
-[...34 lines deleted...]
-    <r>
       <t xml:space="preserve">Витрата повітря: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280 л/хв</t>
+      <t xml:space="preserve">460 л/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18 000 об/хв</t>
+      <t xml:space="preserve">6000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 5 001 до 10 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6,2 бар</t>
-[...17 lines deleted...]
-      <t xml:space="preserve">1/4"</t>
+      <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Призначення: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Промислові</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
+      <t xml:space="preserve">Діаметр круга: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Діаметр круга, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Потужність: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1,7 кВт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
       <t xml:space="preserve">Вага: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,36 кг</t>
+      <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.0 - 2.0</t>
+      <t xml:space="preserve">до 1.0</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Довжина: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">338 мм</t>
-[...295 lines deleted...]
-      <t xml:space="preserve">180 мм</t>
+      <t xml:space="preserve">340 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Пневматические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Применение: Промышленное</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -6844,51 +6381,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0110.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5121-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa53120m_01-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0122.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0123.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x15024.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_air_pro_sa85017_01-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5517_01-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4641-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4545_01-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa45394pup_015.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4534pup_016.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5530r_01-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5403-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5548-1-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5546_0110.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5390s_01-1-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5226_0112.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa4621_01-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022m_01-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021m_01-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5348mak_01-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-9r2-18_01-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55022lm_01-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa55021lm_01-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa5568sbm-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_sa-3r2-25a_0121.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnevmaticheskaya-shlifmashina-airpro-sa5586_0-150x15022.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7509,110 +7046,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7866,54 +7343,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -7935,360 +7412,3110 @@
     <row r="2" spans="1:8" customHeight="1" ht="150">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
+            <t xml:space="preserve">Гріндер відрізний пневматичний Air Pro SA85017</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
+            <t xml:space="preserve">Особливості: прямий гріндер SA85017 з діаметром круга 75 мм та швидкістю обертання 20 000 об/хв призначений для робіт з відрізання різного виду матеріалів в багатьох галузях виробництва.</t>
           </r>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обрізка та формування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">460 л/хв</t>
+            <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6000 об/хв</t>
+            <t xml:space="preserve">20 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 5 001 до 10 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,45 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...89 lines deleted...]
-            <t xml:space="preserve">1,7 кВт</t>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,8 кг</t>
+            <t xml:space="preserve">0,84 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">340 мм</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">Применение: Промышленное</t>
+            <t xml:space="preserve">180 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>18581</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5517</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+            <t xml:space="preserve">Особливості: потужна промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей. </t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Різання</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1600 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7600 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,4 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3/8"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір посадкового отвору: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5/8"x11 unc</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3,0 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2.1 - 3.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">253 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Присоединительная резьба (воздух): 3/8"
+Размер посадочного отверстия: 5/8"x11 unc</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H3" s="2">
+        <v>22886</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="150">
+      <c r="A4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова роликова пневматична Air Pro SA4641</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Стрічкова роликова шліфувальна машина пневматична Air Pro SA4641</t>
+          </r>
+        </is>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">85 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">60x270 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">60x270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">83 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,43 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">220 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H4" s="2">
+        <v>10395</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="150">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4545</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина придатна для шліфування труб і зовнішніх радіусів, має змінний кут нахилу  стріли. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Очищення поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">88 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,4 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">370 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ленточные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 88 Дб
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H5" s="2">
+        <v>11552</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" customHeight="1" ht="150">
+      <c r="A6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4539PUP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Стрічкова шліфувальна машина пневматична Air Pro SA4539PUP</t>
+          </r>
+        </is>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,2 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20x520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,33 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">407 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ленточные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H6" s="2">
+        <v>9069</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="150">
+      <c r="A7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина стрічкова пневматична Air Pro SA4534PUP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: стрічкова шліфувальна машина має ультратонку стрічку. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">113,2 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16 500 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір абразивної стрічки: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10x330 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір стрічки, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10x330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">373 Вт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">85 Дб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,88 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">326 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H7" s="2">
+        <v>5776</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="150">
+      <c r="A8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5530R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина SA5530R без відбору пилу і з діаметром підошви 152 мм, використовується на виробництвах з металообробки всіх рівнів, призначена для зачистки великих деталей та металевих конструкцій.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">380 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5700 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,2 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">152 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">152</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/2"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рекомендований внутрішній діаметр шланга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5,16 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5.1 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">500 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="2">
+        <v>28014</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="150">
+      <c r="A9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина пряма зачисна пневматична Air Pro SA5403</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова пряма зачисна шліфмашина без відбору пилу і з діаметром підошви 63,5 мм. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Видалення задирок, Обробка металевих поверхонь, Полірування та шліфування поверхонь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">170 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">63,5 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">63,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,23 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">262 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H9" s="2">
+        <v>14441</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="150">
+      <c r="A10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5548</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова шліфмашина SA5548 з діаметром круга 75 мм, використовується в різних галузях промисловості для зачистки зварювального шва, очищення від іржі та багато іншого. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Видалення задирок, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">655 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H10" s="2">
+        <v>15307</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="150">
+      <c r="A11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5546</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: швидка промислова шліфмашина, призначена для робіт в різних галузях промисловості та використовується для обробки, різки, зачистки та шліфування. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Металообробка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Різання, Шліфування</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">650 л/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12 000 об/хв</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Швидкість обертання, об/хв: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Робочий тиск: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Застосування: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Призначення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Промислові</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,67 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/94 Дб (тиск/потужність)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2,0 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.0 - 2.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">272 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Угловые (болгарки), Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное
+Уровень шума: 86/94 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+        </is>
+      </c>
+      <c r="H11" s="2">
+        <v>18527</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="150">
+      <c r="A12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Шліфмашина кутова пневматична (болгарка) Air Pro SA5390S</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">Особливості: промислова машина, призначена для робіт на металообробних виробництвах та використовується для зачистки середніх деталей, має запобіжник на кнопці запуску. </t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Металообробка, Обробка поверхні</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
@@ -8611,3417 +10838,689 @@
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Применение: Промышленное
 Присоединительная резьба (воздух): 3/8"
 Размер посадочного отверстия: M8х1,25 мм
 Рекомендуемый внутренний диаметр шланга: 13 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
-      <c r="H3" s="2">
-[...2730 lines deleted...]
-      </c>
       <c r="H12" s="2">
-        <v>22093</v>
+        <v>10975</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний Air Pro SA5226M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
+            <t xml:space="preserve">Особливості: прямий гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Цанга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">280 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2500 об/хв</t>
+            <t xml:space="preserve">18 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">від 1 001 до 5 000</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,9 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,3 бар</t>
-[...53 lines deleted...]
-            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
+            <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2,2 кг</t>
+            <t xml:space="preserve">1,36 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2.1 - 3.0</t>
+            <t xml:space="preserve">1.0 - 2.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305 мм</t>
-[...36 lines deleted...]
-Присоединительная резьба (воздух): 1/4"</t>
+            <t xml:space="preserve">338 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>10668</v>
+        <v>9531</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C14" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>52</v>
+      </c>
       <c r="D14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер кутовий пневматичний міні Air Pro SA5121</t>
+            <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: кутовий міні гріндер з цангою 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Цанга: </t>
-[...47 lines deleted...]
-            <t xml:space="preserve">145 л/хв</t>
+            <t xml:space="preserve">Сфера промисловості: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Деревообробка, Механозбірка, Обробка поверхні</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип задачі: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Обробка металевих поверхонь, Обробка дерев'яних поверхонь, Очищення поверхонь, Полірування та шліфування поверхонь</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18 000 об/хв</t>
+            <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,2 бар</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">6,3 бар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">178</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Рівень шуму: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">86/90 Дб (тиск/потужність)</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,4 кг</t>
+            <t xml:space="preserve">2,2 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 1.0</t>
+            <t xml:space="preserve">2.1 - 3.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">124 мм</t>
+            <t xml:space="preserve">305 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Полировальные, Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
+Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>4489</v>
+        <v>11051</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C15" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55022M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: прямий міні гріндер SA55022M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12098,74 +11597,92 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,45 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12250,91 +11767,111 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">170 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>1666</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C16" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA55021M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: прямий міні гріндер SA55021M з цангою 6 мм та швидкістю обертання 25 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12411,141 +11948,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">25 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,35 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
-          </r>
-[...34 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,36 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
@@ -12571,83 +12090,103 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">150 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
         <v>1666</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C17" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA5348MAK</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: прямий міні гріндер SA5348MAK зі змінними цангами 3 та 6 мм, має швидкість обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12706,171 +12245,227 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,5 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,7 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>2625</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C18" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Міні гріндер прямий пневматичний Air Pro SA-9R2-18</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Особливості: прямий міні гріндер SA-9R2-18 з цангою 6 мм та швидкістю обертання 18 000 об/хв призначений для робіт із зачистки зварних швів та різки невеликих деталей.</t>
           </r>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -12947,141 +12542,123 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,9 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.51 до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
-          </r>
-[...34 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,88 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
@@ -13107,83 +12684,103 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">163 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
         <v>7068</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C19" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Міні гріндер кутовий пневматичний Air Pro SA53120M</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: кутовий міні гріндер SA53120M з цангою 6 мм та швидкістю обертання 18 000 об/хв використовується для обробки металу при зачищенні швів чи різці деталей в різних видах промисловості та ремонтних роботах.</t>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -13242,261 +12839,263 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">108 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18 000 об/хв</t>
+            <t xml:space="preserve">20 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,45 HP</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,7 кг</t>
+            <t xml:space="preserve">0,9 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160 мм</t>
+            <t xml:space="preserve">250 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>2524</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C20" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D20" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55022LM</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55022LM з цангою 6 мм та швидкістю обертання 20 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
           </r>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Сфера промисловості: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Авіабудівна, Автомобільна, Виробництво металів, Обслуговування транспорту</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип задачі: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
@@ -13537,1552 +13136,950 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108 л/хв</t>
+            <t xml:space="preserve">99 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20 000 об/хв</t>
+            <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Потужність: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,45 HP</t>
+            <t xml:space="preserve">0,35 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,9 кг</t>
+            <t xml:space="preserve">0,63 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">250 мм</t>
+            <t xml:space="preserve">235 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
         <v>2625</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C21" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D21" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний подовжений Air Pro SA55021LM</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий подовжений гріндер SA55021LM з цангою 6 мм та швидкістю обертання 22 000 об/хв призначений для робіт з металообробки, а також для виробництв, що займаються металопластиковими конструкціями.</t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Сфера промисловості: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Зачистка швів, Обрізка та формування</t>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 мм</t>
+            <t xml:space="preserve">6 + 8 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">99 л/хв</t>
+            <t xml:space="preserve">6+8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">0,35 HP</t>
+            <t xml:space="preserve">20 001 і більше</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...106 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>2625</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C22" s="2"/>
+        <v>9</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D22" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA5568SBM</t>
+            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер SA5568SBM зі змінною цангою 6 та 8 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
           </r>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип гріндера: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Прямий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Цанга: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6 + 8 мм</t>
+            <t xml:space="preserve">3 + 6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Цанга, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6+8</t>
+            <t xml:space="preserve">3+6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Витрата повітря: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">165 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22 000 об/хв</t>
+            <t xml:space="preserve">25 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">20 001 і більше</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,3 HP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність, кВт: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">від 0.21 до 0.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Застосування: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Промислові</t>
+            <t xml:space="preserve">Приєднувальна різьба (повітря): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1/4"</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">0,32 кг</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Вага, кг: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Довжина: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">134 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>2365</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C23" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>33</v>
+      </c>
       <c r="D23" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гріндер прямий пневматичний міні Air Pro SA-3R2-25A</t>
+            <t xml:space="preserve">Шліфмашина торцева пневматична Air Pro SA5586</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: прямий міні гріндер з змінною цангою 3 та 6 мм, призначений для робіт на виробництвах, що займаються металообробкою і металопластиковими конструкціями. </t>
+            <t xml:space="preserve">Особливості: промислова шліфувальна машина з діаметром підошви 230 мм використовується в різних галузях промисловості, призначена для зачистки зварювальних швів, зняття задирок, обдирання поверхні, очищення від іржі, видалення корозії та багато іншого. </t>
           </r>
         </is>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Цанга: </t>
-[...34 lines deleted...]
-          <r>
             <t xml:space="preserve">Витрата повітря: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165 л/хв</t>
+            <t xml:space="preserve">460 л/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">25 000 об/хв</t>
+            <t xml:space="preserve">6000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 5 001 до 10 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6,2 бар</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">1/4"</t>
+            <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Призначення: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Промислові</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
+            <t xml:space="preserve">Діаметр круга: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Діаметр круга, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Потужність: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1,7 кВт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Вага: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0,32 кг</t>
+            <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Довжина: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134 мм</t>
+            <t xml:space="preserve">340 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Пневматические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Применение: Промышленное</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>4655</v>
-[...571 lines deleted...]
-        <v>1877</v>
+        <v>19248</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>