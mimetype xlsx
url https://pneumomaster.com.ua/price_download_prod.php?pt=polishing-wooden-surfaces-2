--- v2 (2026-03-03)
+++ v3 (2026-07-21)
@@ -38,60 +38,60 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 03.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 21.07.2026р.</t>
   </si>
   <si>
     <t>VGL</t>
   </si>
   <si>
     <t>Пневмошліфмашинки</t>
   </si>
   <si>
-    <t>Поліпропіленовий</t>
+    <t>Полірувальні</t>
   </si>
   <si>
     <t>SA4621P</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полірувальна машина пневматична VGL SA4621P</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Особливості: полірувальна машина має потужну та надійну конструкцію і діаметр підошви 178 мм, призначена як для полірування машини, так і для шліфування дерев'яних, пластикових або металевих поверхонь, придатна для пелюсткових насадок. </t>
     </r>
   </si>
@@ -141,51 +141,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,3 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -426,51 +426,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2500 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">до 10 000</t>
+      <t xml:space="preserve">від 1 001 до 5 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,2 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Застосування: </t>
     </r>
@@ -589,50 +589,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Pneumomaster</t>
   </si>
   <si>
     <t>GY-125SA</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-125S</t>
     </r>
     <r>
@@ -707,51 +725,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Ексцентрик, мм: </t>
     </r>
@@ -852,50 +870,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>GY-942A</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична ексцентрикова орбітальна без відбору пилу Pneumomaster GY-942A</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -949,51 +985,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -1094,50 +1130,68 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>GY-942B</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шліфмашина пневматична орбітальна без відбору пилу Pneumomaster GY-942B</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
@@ -1209,51 +1263,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16 000 об/хв</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Швидкість обертання, об/хв: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10 000 і більше</t>
+      <t xml:space="preserve">від 10 001 до 20 000</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Робочий тиск: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6,0 бар</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Діаметр круга: </t>
     </r>
@@ -1318,50 +1372,86 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0,7 кг</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Вага, кг: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">до 1.0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип пиловидалення: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Без відбору пилу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Ексцентрик, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">без ексцентрика</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2006,51 +2096,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,3 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -2195,51 +2285,51 @@
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Дополнительные характеристики (розетка): </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Уровень шума: 86/90 Дб (давление/мощность)
 Присоединительная резьба (воздух): 1/4"</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>10668</v>
+        <v>11051</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -2304,51 +2394,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2500 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">до 10 000</t>
+            <t xml:space="preserve">від 1 001 до 5 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,2 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Застосування: </t>
           </r>
@@ -2467,50 +2557,68 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
         <v>6311</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
@@ -2601,51 +2709,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Ексцентрик, мм: </t>
           </r>
@@ -2750,54 +2858,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>5430</v>
+        <v>5625</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -2862,51 +2988,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -3011,54 +3137,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>3912</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3141,51 +3285,51 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16 000 об/хв</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Швидкість обертання, об/хв: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10 000 і більше</t>
+            <t xml:space="preserve">від 10 001 до 20 000</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Робочий тиск: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6,0 бар</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Діаметр круга: </t>
           </r>
@@ -3254,54 +3398,90 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0,7 кг</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Вага, кг: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">до 1.0</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Тип пиловидалення: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Без відбору пилу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Ексцентрик, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">без ексцентрика</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>3391</v>
+        <v>3513</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>