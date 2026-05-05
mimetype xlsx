--- v2 (2026-03-10)
+++ v3 (2026-05-05)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 10.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Редуктори</t>
   </si>
   <si>
     <t>R804</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Регулятор тиску (редуктор) 1/2&amp;#8243; Air Pro R804</t>
     </r>
     <r>
       <t xml:space="preserve">