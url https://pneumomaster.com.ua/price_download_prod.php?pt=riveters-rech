--- v2 (2026-03-10)
+++ v3 (2026-05-05)
@@ -37,106 +37,106 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 10.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Заклепочники</t>
   </si>
   <si>
     <t>Витяжний</t>
   </si>
   <si>
     <t>CRG230V1</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Заклепочник електричний витяжний Air Pro CRG230V1</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Особливості: електричний витяжний заклепувальний пістолет CRG230V1 для заклепок діаметром 3,2-6,4 мм.</t>
+      <t xml:space="preserve">Особливості: електричний витяжний заклепувальний пістолет CRG230V1 для заклепок діаметром 3,2 мм, 4,0 мм, 4,8 мм та 6,4 мм.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Діаметр заклепки: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3,2 / 4,0 / 4,8 / 6,4 мм</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Диаметр вытяжной заклепки, мм: </t>
+      <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.2, 4.0, 4.8, 6.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал заклепки: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -689,77 +689,77 @@
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Заклепочник електричний витяжний Air Pro CRG230V1</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Особливості: електричний витяжний заклепувальний пістолет CRG230V1 для заклепок діаметром 3,2-6,4 мм.</t>
+            <t xml:space="preserve">Особливості: електричний витяжний заклепувальний пістолет CRG230V1 для заклепок діаметром 3,2 мм, 4,0 мм, 4,8 мм та 6,4 мм.</t>
           </r>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Діаметр заклепки: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3,2 / 4,0 / 4,8 / 6,4 мм</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Диаметр вытяжной заклепки, мм: </t>
+            <t xml:space="preserve">Діаметр витяжної заклепки, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.2, 4.0, 4.8, 6.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал заклепки: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>