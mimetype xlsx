--- v2 (2026-03-08)
+++ v3 (2026-05-05)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 08.03.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Шланги ПУ спіральні</t>
   </si>
   <si>
     <t>UB5080150</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шланг поліуретановий спіральний Air Pro UB5080150 (5х8х15 м)</t>
     </r>
     <r>
       <t xml:space="preserve">