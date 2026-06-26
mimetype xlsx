--- v3 (2026-05-05)
+++ v4 (2026-06-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.05.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 26.06.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Шланги ПУ спіральні</t>
   </si>
   <si>
     <t>UB5080150</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Шланг поліуретановий спіральний Air Pro UB5080150 (5х8х15 м)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2459,51 +2459,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>1118</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2559,51 +2559,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>1919</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2660,51 +2660,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>688</v>
+        <v>713</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2761,51 +2761,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>538</v>
+        <v>557</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2862,51 +2862,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>1183</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -2963,51 +2963,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>882</v>
+        <v>914</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3064,51 +3064,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>452</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3165,51 +3165,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>602</v>
+        <v>624</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3266,51 +3266,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>860</v>
+        <v>891</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3366,51 +3366,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>634</v>
+        <v>657</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3467,51 +3467,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>758</v>
+        <v>786</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3567,51 +3567,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>977</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3667,51 +3667,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>1118</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3767,51 +3767,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>1046</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3868,51 +3868,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>1152</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -3969,51 +3969,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>1919</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4070,51 +4070,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>1149</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4171,51 +4171,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>977</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4272,51 +4272,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>868</v>
+        <v>899</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4373,51 +4373,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Длина, м: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>366</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>