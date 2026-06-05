--- v1 (2026-02-22)
+++ v2 (2026-06-05)
@@ -15,74 +15,74 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 22.02.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.06.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Швидкознімачі + штуцери (мама/папа)</t>
   </si>
   <si>
     <t>OC40F</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;w пневматичний Air Pro OC40F</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1464,50 +1464,68 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
   </si>
   <si>
     <t>FS12W</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 1/2w пневматичний Fachowiec FS12W</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
     </r>
   </si>
@@ -1864,50 +1882,68 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір, мм: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
   </si>
   <si>
     <t>FS4</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 4mm пневматичний Fachowiec FS4</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір: 4 мм</t>
     </r>
   </si>
@@ -1967,50 +2003,106 @@
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>FS12</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 12mm пневматичний Fachowiec FS12</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір: 12 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>RS13</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 13mm пневматичний Rectus RS13</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Розмір: 13 мм</t>
     </r>
@@ -4108,51 +4200,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4224,51 +4316,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4321,51 +4413,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4437,51 +4529,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4552,51 +4644,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4667,51 +4759,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4782,51 +4874,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4898,51 +4990,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5129,51 +5221,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5226,51 +5318,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5766,51 +5858,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -5996,51 +6088,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6094,51 +6186,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6192,51 +6284,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6308,51 +6400,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6403,54 +6495,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6521,51 +6631,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6636,51 +6746,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="150">
       <c r="A26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6752,51 +6862,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6868,51 +6978,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -6984,51 +7094,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7099,51 +7209,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7214,51 +7324,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7309,54 +7419,72 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7409,51 +7537,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H32" s="2">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="150">
       <c r="A33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -7506,63 +7634,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 13mm пневматичний Rectus RS13</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір: 13 мм</t>
           </r>
         </is>
       </c>
       <c r="F34" s="2"/>
@@ -7603,63 +7731,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;w пневматичний Air Pro OC30F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
 Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
@@ -7719,63 +7847,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;z пневматичний Air Pro OC30М</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латуньРізьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F36" s="2"/>
@@ -7834,63 +7962,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 3/8w пневматичний Fachowiec FS38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F37" s="2"/>
@@ -7949,63 +8077,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 3/8w пневматичний Rectus RS38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F38" s="2"/>
@@ -8064,63 +8192,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="150">
       <c r="A39" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач 3/8z пневматичний Rectus RS38Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F39" s="2"/>
@@ -8179,63 +8307,63 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H39" s="2">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="150">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер 8х5 мм під PU шланг Air Pro OP20Р</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір: 8х5 мм</t>
           </r>
         </is>
       </c>
       <c r="F40" s="2"/>
@@ -8276,51 +8404,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8х5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H40" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>