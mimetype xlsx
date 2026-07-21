--- v2 (2026-06-05)
+++ v3 (2026-07-21)
@@ -15,104 +15,104 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>БРЕНД</t>
   </si>
   <si>
     <t>Категорія</t>
   </si>
   <si>
     <t>Тип інструменту</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва та опис</t>
   </si>
   <si>
     <t>Зображення</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
-    <t xml:space="preserve"> РРЦ, грн з ПДВ на 05.06.2026р.</t>
+    <t xml:space="preserve"> РРЦ, грн з ПДВ на 20.07.2026р.</t>
   </si>
   <si>
     <t>AirPro</t>
   </si>
   <si>
     <t>Швидкознімачі + штуцери (мама/папа)</t>
   </si>
   <si>
-    <t>OC40F</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;w пневматичний Air Pro OC40F</t>
+    <t>OC40M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;z пневматичний Air Pro OC40M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/2"</t>
+Різьба (зовнішня): 1/2"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Мама</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
@@ -121,97 +121,97 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Внутрішня</t>
+      <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>OP20M</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4&amp;#8243;z пневматичний Air Pro OP20M</t>
+    <t>OP20F</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний Air Pro OP20F</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 1/4"</t>
+Різьба (внутрішня): 1/4"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Папа</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
@@ -220,51 +220,51 @@
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Штуцер</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Зовнішня</t>
+      <t xml:space="preserve">Внутрішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
     <t>Rectus</t>
@@ -427,1351 +427,1246 @@
       <t xml:space="preserve">Внутрішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.2</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>Fachowiec</t>
-[...15 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec FZ12W</t>
+    <t>OP40M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2&amp;#8243;z пневматичний Air Pro OP40M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Rectus RZ12W</t>
+      <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 1/2"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Папа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зовнішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>Fachowiec</t>
+  </si>
+  <si>
+    <t>FZ12W</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec FZ12W</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
     </r>
   </si>
   <si>
-    <t>RZ12Z</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Rectus RZ12Z</t>
+    <t>RZ12W</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Rectus RZ12W</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
-      <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
-[...90 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний Air Pro OP20F</t>
+      <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
+    </r>
+  </si>
+  <si>
+    <t>RZ12Z</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Rectus RZ12Z</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
+      <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
+    </r>
+  </si>
+  <si>
+    <t>OP20M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/4&amp;#8243;z пневматичний Air Pro OP20M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 1/4"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Папа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зовнішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>RS6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 6mm пневматичний Rectus RS6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір: 6 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>RZ14Z</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Rectus RZ14Z</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
+    </r>
+  </si>
+  <si>
+    <t>OP30Р</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 10х6,5 мм під PU шланг Air Pro OP30Р</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір: 10х6,5 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Папа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10х6.5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OP30M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8&amp;#8243;z пневматичний Air Pro OP30M</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 3/8"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Папа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зовнішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>FZ38W*********</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec FZ38W</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Папа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Внутрішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>RZ38W</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Rectus RZ38W</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
+    </r>
+  </si>
+  <si>
+    <t>FZ38Z</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec FZ38Z</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
+    </r>
+  </si>
+  <si>
+    <t>RZ38Z</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Rectus RZ38Z</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
+    </r>
+  </si>
+  <si>
+    <t>OC25H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 8 мм пневматичний Air Pro OC25H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 8 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>OC20H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 6 мм пневматичний Air Pro OC20H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>FS12W</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 1/2w пневматичний Fachowiec FS12W</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Внутрішня</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>OC30H</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 10 мм пневматичний Air Pro OC30H</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Матеріал: латунь
+Розмір: 10 мм</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тип: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Мама</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Зʼєднувальний елемент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Розмір, мм: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+    <r>
+      <t xml:space="preserve">Інструмент: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач</t>
+    </r>
+    <r>
+      <t xml:space="preserve">; </t>
+    </r>
+  </si>
+  <si>
+    <t>RS12Z</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 1/2z пневматичний Rectus RS12Z</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
+    </r>
+  </si>
+  <si>
+    <t>OC20F</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;w пневматичний Air Pro OC20F</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
       <t xml:space="preserve">Матеріал: латунь
 Різьба (внутрішня): 1/4"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Папа</t>
+      <t xml:space="preserve">Мама</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Штуцер</t>
+      <t xml:space="preserve">Швидкознімач</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Тип різьби: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Внутрішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Різьба, дюйми: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
   </si>
   <si>
-    <t>TITAN</t>
-[...15 lines deleted...]
-      <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний TITAN TE6-2PF</t>
+    <t>OC20M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний Air Pro OC20M</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/4"</t>
-[...47 lines deleted...]
-      <t xml:space="preserve">Розмір: 6 мм</t>
+Різьба (зовнішня): 1/4"</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Тип: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Мама</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
       <t xml:space="preserve">Зʼєднувальний елемент: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
     <r>
-      <t xml:space="preserve">Розмір, мм: </t>
-[...11 lines deleted...]
-      <t xml:space="preserve">6</t>
+      <t xml:space="preserve">Тип різьби: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Зовнішня</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-  </si>
-[...38 lines deleted...]
-      <t xml:space="preserve">Штуцер</t>
+    <r>
+      <t xml:space="preserve">Різьба, дюйми: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1.4</t>
     </r>
     <r>
       <t xml:space="preserve">; </t>
     </r>
-    <r>
-[...877 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>TITAN</t>
   </si>
   <si>
     <t>TE6-2SM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний TITAN TE6-2SM</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">Матеріал: латунь
 Різьба (зовнішня): 1/4"</t>
     </r>
@@ -2571,51 +2466,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2_2YAYA-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-7-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-4-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fz12w2-1-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz14w2-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-4-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-4-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_titan_te7-2pm-150x15012.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_op30r-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-7-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_fachowiec_fs38w-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz14w2-150x15016.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_fz38z222-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2_2YAYA-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-2-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_am600oc30m-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8-150x15037.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15038.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_op30r-150x15039.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x1501.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-4-150x1502.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x1503.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-4-150x1504.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-7-150x1505.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fz12w2-1-150x1506.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz14w2-150x1507.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x1508.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-7-150x1509.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x15010.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x15011.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_op30r-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-7-150x15013.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_fachowiec_fs38w-150x15014.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz14w2-150x15015.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_fz38z222-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_rz12z-150x15017.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15018.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15019.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15020.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15021.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15022.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2_2YAYA-150x15023.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x15024.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oc20m2-150x15025.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8-150x15026.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15027.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_oc30h-2-150x15028.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-150x15029.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4-150x15030.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-150x15031.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1-2-150x15032.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pneumomaster_airpro_am600oc30m-150x15033.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15034.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8-150x15035.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rs14z_2_2_22-150x15036.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zednuvalni_svudkoznimachi_op30r-150x15037.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3686,110 +3581,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1666875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4043,54 +3878,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H40" sqref="H40"/>
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4110,59 +3945,59 @@
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="150">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;w пневматичний Air Pro OC40F</t>
+            <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;z пневматичний Air Pro OC40M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/2"</t>
+Різьба (зовнішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4174,111 +4009,111 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H2" s="2">
-        <v>200</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="150">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4&amp;#8243;z пневматичний Air Pro OP20M</t>
+            <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний Air Pro OP20F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 1/4"</t>
+Різьба (внутрішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4290,77 +4125,77 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зовнішня</t>
+            <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H3" s="2">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="150">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4413,51 +4248,51 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H4" s="2">
-        <v>310</v>
+        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="150">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -4529,84 +4364,85 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H5" s="2">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="150">
       <c r="A6" s="2" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec FZ12W</t>
+            <t xml:space="preserve">Штуцер 1/2&amp;#8243;z пневматичний Air Pro OP40M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
+            <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4618,103 +4454,103 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H6" s="2">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="150">
       <c r="A7" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Rectus RZ12W</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Fachowiec FZ12W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
@@ -4759,84 +4595,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H7" s="2">
-        <v>235</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="150">
       <c r="A8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Rectus RZ12Z</t>
+            <t xml:space="preserve">Штуцер 1/2w для зʼєднання шлангів Rectus RZ12W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4848,111 +4684,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зовнішня</t>
+            <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H8" s="2">
-        <v>235</v>
+        <v>244</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="150">
       <c r="A9" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний Air Pro OP20F</t>
+            <t xml:space="preserve">Штуцер 1/2z для зʼєднання шлангів Rectus RZ12Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/4"</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -4964,111 +4799,111 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H9" s="2">
-        <v>43</v>
+        <v>244</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="150">
       <c r="A10" s="2" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4&amp;#8243;w пневматичний TITAN TE6-2PF</t>
+            <t xml:space="preserve">Штуцер 1/4&amp;#8243;z пневматичний Air Pro OP20M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/4"</t>
+Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5080,517 +4915,535 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H10" s="2">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="150">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Rectus RZ14Z</t>
+            <t xml:space="preserve">Швидкознімач 6mm пневматичний Rectus RS6</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
+            <t xml:space="preserve">Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Папа</t>
+            <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H11" s="2">
-        <v>134</v>
+        <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="150">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 6mm пневматичний Rectus RS6</t>
+            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів Rectus RZ14Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Мама</t>
+            <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач</t>
-[...17 lines deleted...]
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зовнішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H12" s="2">
-        <v>312</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="150">
       <c r="A13" s="2" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 1/4z для зʼєднання шлангів TITAN TE7-2PM</t>
+            <t xml:space="preserve">Штуцер 10х6,5 мм під PU шланг Air Pro OP30Р</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
+            <t xml:space="preserve">Розмір: 10х6,5 мм</t>
           </r>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Тип: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Папа</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип різьби: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10х6.5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H13" s="2">
-        <v>16</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="150">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 10х6,5 мм під PU шланг Air Pro OP30Р</t>
+            <t xml:space="preserve">Штуцер 3/8&amp;#8243;z пневматичний Air Pro OP30M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 10х6,5 мм</t>
+            <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір, мм: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">10х6.5</t>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зовнішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H14" s="2">
-        <v>93</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="150">
       <c r="A15" s="2" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8&amp;#8243;z пневматичний Air Pro OP30M</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec FZ38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 3/8"</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5602,103 +5455,103 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зовнішня</t>
+            <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H15" s="2">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="150">
       <c r="A16" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Fachowiec FZ38W</t>
+            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Rectus RZ38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
@@ -5743,84 +5596,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H16" s="2">
-        <v>44</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="150">
       <c r="A17" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8w для зʼєднання шлангів Rectus RZ38W</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec FZ38Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -5832,103 +5685,103 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Штуцер</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H17" s="2">
-        <v>134</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="150">
       <c r="A18" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Fachowiec FZ38Z</t>
+            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Rectus RZ38Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
@@ -5973,200 +5826,183 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H18" s="2">
-        <v>65</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="150">
       <c r="A19" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер 3/8z для зʼєднання шлангів Rectus RZ38Z</t>
+            <t xml:space="preserve">Швидкознімач 8 мм пневматичний Air Pro OC25H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 8 мм</t>
           </r>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Папа</t>
+            <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Штуцер</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">3.8</t>
+            <t xml:space="preserve">Швидкознімач</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H19" s="2">
-        <v>134</v>
+        <v>219</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="150">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 8 мм пневматичний Air Pro OC25H</t>
+            <t xml:space="preserve">Швидкознімач 6 мм пневматичний Air Pro OC20H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Розмір: 8 мм</t>
+Розмір: 6 мм</t>
           </r>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6178,422 +6014,439 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8</t>
+            <t xml:space="preserve">6</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H20" s="2">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="150">
       <c r="A21" s="2" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 6 мм пневматичний Air Pro OC20H</t>
+            <t xml:space="preserve">Швидкознімач 1/2w пневматичний Fachowiec FS12W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Розмір: 6 мм</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір, мм: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">6</t>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H21" s="2">
-        <v>206</v>
+        <v>409</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="150">
       <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/2&amp;#8243;z пневматичний Air Pro OC40M</t>
+            <t xml:space="preserve">Швидкознімач 10 мм пневматичний Air Pro OC30H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 1/2"</t>
+Розмір: 10 мм</t>
           </r>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип різьби: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H22" s="2">
-        <v>226</v>
+        <v>267</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="150">
       <c r="A23" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 10 мм пневматичний Air Pro OC30H</t>
+            <t xml:space="preserve">Швидкознімач 1/2z пневматичний Rectus RS12Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Розмір: 10 мм</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
           </r>
         </is>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір, мм: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">Швидкознімач</t>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зовнішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1.2</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H23" s="2">
-        <v>258</v>
+        <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="150">
       <c r="A24" s="2" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/2w пневматичний Fachowiec FS12W</t>
+            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;w пневматичний Air Pro OC20F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/2"</t>
+            <t xml:space="preserve">Матеріал: латунь
+Різьба (внутрішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6623,92 +6476,93 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H24" s="2">
-        <v>394</v>
+        <v>234</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="150">
       <c r="A25" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/2z пневматичний Rectus RS12Z</t>
+            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний Air Pro OC20M</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/2"</t>
+            <t xml:space="preserve">Матеріал: латунь
+Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6738,93 +6592,93 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.2</t>
+            <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H25" s="2">
-        <v>310</v>
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="150">
       <c r="A26" s="2" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;w пневматичний Air Pro OC20F</t>
+            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний TITAN TE6-2SM</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 1/4"</t>
+Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6836,111 +6690,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H26" s="2">
-        <v>226</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="150">
       <c r="A27" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний Air Pro OC20M</t>
+            <t xml:space="preserve">Швидкознімач 1/4w пневматичний Rectus RS14W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 1/4"</t>
+            <t xml:space="preserve">Різьба (внутрішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -6952,111 +6805,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зовнішня</t>
+            <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H27" s="2">
-        <v>158</v>
+        <v>284</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="150">
       <c r="A28" s="2" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/4&amp;#8243;z пневматичний TITAN TE6-2SM</t>
+            <t xml:space="preserve">Швидкознімач 1/4z пневматичний Rectus RS14Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Різьба (зовнішня): 1/4"</t>
+            <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
           </r>
         </is>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7094,315 +6946,297 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H28" s="2">
-        <v>128</v>
+        <v>284</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="150">
       <c r="A29" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/4w пневматичний Rectus RS14W</t>
+            <t xml:space="preserve">Швидкознімач 12 мм пневматичний Air Pro OC40H</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 1/4"</t>
+            <t xml:space="preserve">Матеріал: латунь
+Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип різьби: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Інструмент: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H29" s="2">
         <v>274</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="150">
       <c r="A30" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 1/4z пневматичний Rectus RS14Z</t>
+            <t xml:space="preserve">Швидкознімач 4mm пневматичний Fachowiec FS4</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (зовнішня): 1/4"</t>
+            <t xml:space="preserve">Розмір: 4 мм</t>
           </r>
         </is>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Тип різьби: </t>
-[...29 lines deleted...]
-            <t xml:space="preserve">1.4</t>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H30" s="2">
-        <v>274</v>
+        <v>217</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="150">
       <c r="A31" s="2" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 12 мм пневматичний Air Pro OC40H</t>
+            <t xml:space="preserve">Швидкознімач 12mm пневматичний Fachowiec FS12</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Розмір: 12 мм</t>
+            <t xml:space="preserve">Розмір: 12 мм</t>
           </r>
         </is>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7419,105 +7253,87 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
-          <r>
-[...16 lines deleted...]
-          </r>
         </is>
       </c>
       <c r="H31" s="2">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="150">
       <c r="A32" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 4mm пневматичний Fachowiec FS4</t>
+            <t xml:space="preserve">Швидкознімач 13mm пневматичний Rectus RS13</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 4 мм</t>
+            <t xml:space="preserve">Розмір: 13 мм</t>
           </r>
         </is>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7529,287 +7345,323 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Розмір, мм: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">13</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H32" s="2">
-        <v>210</v>
+        <v>321</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="150">
       <c r="A33" s="2" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 12mm пневматичний Fachowiec FS12</t>
+            <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;w пневматичний Air Pro OC30F</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 12 мм</t>
+            <t xml:space="preserve">Матеріал: латунь
+Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір, мм: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Внутрішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H33" s="2">
-        <v>246</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="150">
       <c r="A34" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 13mm пневматичний Rectus RS13</t>
+            <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;z пневматичний Air Pro OC30М</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір: 13 мм</t>
+            <t xml:space="preserve">Матеріал: латуньРізьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
-            <t xml:space="preserve">Розмір, мм: </t>
-[...11 lines deleted...]
-            <t xml:space="preserve">13</t>
+            <t xml:space="preserve">Тип різьби: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Зовнішня</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Різьба, дюйми: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H34" s="2">
-        <v>310</v>
+        <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="150">
       <c r="A35" s="2" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;w пневматичний Air Pro OC30F</t>
+            <t xml:space="preserve">Швидкознімач 3/8w пневматичний Fachowiec FS38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латунь
-Різьба (внутрішня): 3/8"</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7847,84 +7699,84 @@
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H35" s="2">
-        <v>209</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="150">
       <c r="A36" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 3/8&amp;#8243;z пневматичний Air Pro OC30М</t>
+            <t xml:space="preserve">Швидкознімач 3/8w пневматичний Rectus RS38W</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Матеріал: латуньРізьба (зовнішня): 3/8"</t>
+            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -7936,110 +7788,110 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зовнішня</t>
+            <t xml:space="preserve">Внутрішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H36" s="2">
-        <v>209</v>
+        <v>313</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="150">
       <c r="A37" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 3/8w пневматичний Fachowiec FS38W</t>
+            <t xml:space="preserve">Швидкознімач 3/8z пневматичний Rectus RS38Z</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
+            <t xml:space="preserve">Різьба (зовнішня): 3/8"</t>
           </r>
         </is>
       </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Мама</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
@@ -8051,404 +7903,174 @@
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Швидкознімач</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Тип різьби: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Внутрішня</t>
+            <t xml:space="preserve">Зовнішня</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Різьба, дюйми: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.8</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H37" s="2">
-        <v>221</v>
+        <v>313</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="150">
       <c r="A38" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач 3/8w пневматичний Rectus RS38W</t>
+            <t xml:space="preserve">Штуцер 8х5 мм під PU шланг Air Pro OP20Р</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
-            <t xml:space="preserve">Різьба (внутрішня): 3/8"</t>
+            <t xml:space="preserve">Розмір: 8х5 мм</t>
           </r>
         </is>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Тип: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Мама</t>
+            <t xml:space="preserve">Папа</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
           <r>
             <t xml:space="preserve">Зʼєднувальний елемент: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Швидкознімач</t>
-[...35 lines deleted...]
-            <t xml:space="preserve">3.8</t>
+            <t xml:space="preserve">Штуцер</t>
+          </r>
+          <r>
+            <t xml:space="preserve">; </t>
+          </r>
+          <r>
+            <t xml:space="preserve">Розмір, мм: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8х5</t>
           </r>
           <r>
             <t xml:space="preserve">; </t>
           </r>
         </is>
       </c>
       <c r="H38" s="2">
-        <v>302</v>
-[...211 lines deleted...]
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>